--- v0 (2026-08-11)
+++ v1 (2026-09-29)
@@ -1,139 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C9780F" w:rsidRPr="001169FF" w:rsidTr="006C4270">
+      <w:tr w:rsidR="00ED2880" w:rsidRPr="001169FF" w:rsidTr="0045510B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="008D3851" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="00CF2F31" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D3851">
+            <w:r w:rsidRPr="00CF2F31">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>THÀNH ỦY CẦN THƠ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="008D3851" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="008D3851" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D3851">
+            <w:r w:rsidRPr="00CF2F31">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>BAN TUYÊN GIÁO VÀ DÂN VẬN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="00533540" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="00533540" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F445223" wp14:editId="5B0FF822">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F13DC6E" wp14:editId="47FC5116">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>305224</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>235585</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2593074" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="17145" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Straight Connector 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2593074" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln w="12700">
@@ -141,150 +144,150 @@
                                   <a:schemeClr val="tx1"/>
                                 </a:solidFill>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
-                    <v:line w14:anchorId="5EE2CA60" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="24.05pt,18.55pt" to="228.25pt,18.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsHxFC1wEAAA0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAUvFfqf0DcGzvpx7ZWnD1ktb1U&#10;bdTd/gAWP2Ik4CGgsfPv+8COs2qrSq16wQbeDDPDY3s7WsNOEKJG1/L1quYMnMROu2PLvz3ev3rP&#10;WUzCdcKgg5afIfLb3csX28E3sMEeTQeBEYmLzeBb3qfkm6qKsgcr4go9ONpUGKxINA3HqgtiIHZr&#10;qk1dv6sGDJ0PKCFGWr2bNvmu8CsFMn1RKkJipuWkLZUxlPEpj9VuK5pjEL7XcpYh/kGFFdrRoQvV&#10;nUiCfQ/6FyqrZcCIKq0k2gqV0hKKB3Kzrn9y89ALD8ULhRP9ElP8f7Ty8+kQmO7o7jhzwtIVPaQg&#10;9LFPbI/OUYAY2DrnNPjYUPneHcI8i/4QsulRBZu/ZIeNJdvzki2MiUla3Lz98Lq+ecOZvOxVV6AP&#10;MX0EtCz/tNxol22LRpw+xUSHUemlJC8bxwYSvLmp61IW0ejuXhuTN0vrwN4EdhJ06Wks4onhWRXN&#10;jCPabGkyUf7S2cDE/xUUhUKy19MBuR2vnEJKcOnCaxxVZ5giBQtwVvYn4FyfoVBa9W/AC6KcjC4t&#10;YKsdht/JvkahpvpLApPvHMETdudyvSUa6rmS/fw+clM/nxf49RXvfgAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACbUO/HbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU/qrEKeq&#10;kPoALUgVN9fe/EC8jmynSd+eRRzgtNqd0ew3xW5ynbhiiK0nBfNZBgLJeNtSreD97fC0BRGTJqs7&#10;T6jghhF25f1doXPrRzri9ZRqwSEUc62gSanPpYymQafjzPdIrFU+OJ14DbW0QY8c7jr5nGVr6XRL&#10;/KHRPb42aL5Og1PwkY3d8Gmqg1no25mOe7cJlVPq8WHav4BIOKU/M/zgMzqUzHTxA9koOgXL7Zyd&#10;ChYbnqwvV+sViMvvQZaF/F+g/AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDsHxFC1wEA&#10;AA0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAm1Dvx&#10;2wAAAAgBAAAPAAAAAAAAAAAAAAAAADEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
+                    <v:line w14:anchorId="3B6EDF7B" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="24.05pt,18.55pt" to="228.25pt,18.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsHxFC1wEAAA0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAUvFfqf0DcGzvpx7ZWnD1ktb1U&#10;bdTd/gAWP2Ik4CGgsfPv+8COs2qrSq16wQbeDDPDY3s7WsNOEKJG1/L1quYMnMROu2PLvz3ev3rP&#10;WUzCdcKgg5afIfLb3csX28E3sMEeTQeBEYmLzeBb3qfkm6qKsgcr4go9ONpUGKxINA3HqgtiIHZr&#10;qk1dv6sGDJ0PKCFGWr2bNvmu8CsFMn1RKkJipuWkLZUxlPEpj9VuK5pjEL7XcpYh/kGFFdrRoQvV&#10;nUiCfQ/6FyqrZcCIKq0k2gqV0hKKB3Kzrn9y89ALD8ULhRP9ElP8f7Ty8+kQmO7o7jhzwtIVPaQg&#10;9LFPbI/OUYAY2DrnNPjYUPneHcI8i/4QsulRBZu/ZIeNJdvzki2MiUla3Lz98Lq+ecOZvOxVV6AP&#10;MX0EtCz/tNxol22LRpw+xUSHUemlJC8bxwYSvLmp61IW0ejuXhuTN0vrwN4EdhJ06Wks4onhWRXN&#10;jCPabGkyUf7S2cDE/xUUhUKy19MBuR2vnEJKcOnCaxxVZ5giBQtwVvYn4FyfoVBa9W/AC6KcjC4t&#10;YKsdht/JvkahpvpLApPvHMETdudyvSUa6rmS/fw+clM/nxf49RXvfgAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACbUO/HbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU/qrEKeq&#10;kPoALUgVN9fe/EC8jmynSd+eRRzgtNqd0ew3xW5ynbhiiK0nBfNZBgLJeNtSreD97fC0BRGTJqs7&#10;T6jghhF25f1doXPrRzri9ZRqwSEUc62gSanPpYymQafjzPdIrFU+OJ14DbW0QY8c7jr5nGVr6XRL&#10;/KHRPb42aL5Og1PwkY3d8Gmqg1no25mOe7cJlVPq8WHav4BIOKU/M/zgMzqUzHTxA9koOgXL7Zyd&#10;ChYbnqwvV+sViMvvQZaF/F+g/AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDsHxFC1wEA&#10;AA0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAm1Dvx&#10;2wAAAAgBAAAPAAAAAAAAAAAAAAAAADEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00533540">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>ĐẢNG CỘNG SẢN VIỆT NAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C9780F" w:rsidRPr="001169FF" w:rsidTr="006C4270">
+      <w:tr w:rsidR="00ED2880" w:rsidRPr="001169FF" w:rsidTr="0045510B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="008D3851" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="008D3851" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="008D3851" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="008D3851" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Số </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-LLV</w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/BTGDVTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="003D0E1A" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="003D0E1A" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Cần Thơ, ngày </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -309,102 +312,102 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> năm 202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C9780F" w:rsidRPr="005B0B55" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="005B0B55" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRPr="005B0B55" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="005B0B55" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>LỊCH LÀM VIỆC</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">của Trưởng Ban và các Phó Trưởng Ban </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRPr="005B0B55" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="005B0B55" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Ban Tuyên giáo và Dân vận Thành ủy </w:t>
       </w:r>
@@ -522,86 +525,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>16/8/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRPr="005B0B55" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="005B0B55" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
           <w:tab w:val="left" w:pos="5430"/>
           <w:tab w:val="left" w:pos="6930"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>-----</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRPr="005B0B55" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="005B0B55" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRPr="00597052" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="00597052" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -624,51 +627,51 @@
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A1621E" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
@@ -744,211 +747,146 @@
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lê Văn Điện</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">dự </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">dự Khai mạc Hội nghị Bồi dưỡng, tập huấn lý luận chính trị năm 2026 cho đội ngũ giảng viên, giáo viên trong hệ thống giáo dục quốc dân khu vực phía Nam tại thành phố Cần Thơ. Điểm tại Hội trường chính trường Đại học Nam Cần Thơ. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003102CE" w:rsidRDefault="003102CE" w:rsidP="003102CE">
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00A1621E" w:rsidRPr="00A1621E">
+        <w:t>- C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1621E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ác đồng chí thành viên Bộ phận phục vụ theo Quyết định</w:t>
       </w:r>
-      <w:r w:rsidR="00A1621E">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A1621E" w:rsidRPr="00A1621E">
+      <w:r w:rsidRPr="00A1621E">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>số 909-QĐ/TU</w:t>
       </w:r>
-      <w:r w:rsidR="004848B5">
+      <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A1621E" w:rsidRPr="00A1621E">
+      <w:r w:rsidRPr="00A1621E">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ngày 04/8/2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>thực hiện nhiệm vụ theo Kế hoạch số 43-KH/BTGDVTU ngày 07/8/2026</w:t>
       </w:r>
-      <w:r w:rsidR="00A1621E" w:rsidRPr="00A1621E">
+      <w:r w:rsidRPr="00A1621E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Điểm tại Hội trường chính trường Đại học Nam Cần Thơ (từ ngày 10/8 đến hết ngày 13/8/2026). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB0975" w:rsidRDefault="00AB0975" w:rsidP="00C87692">
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
@@ -1029,51 +967,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Huỳnh Thanh Phong </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB0975">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>làm việc với phòng DVCCQNN, DT&amp;TG. Điểm tại phòng họp Ban.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009446A1" w:rsidRPr="009446A1" w:rsidRDefault="009446A1" w:rsidP="00D33C64">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="009446A1" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="2" w:space="6" w:color="E5E7EB"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="E5E7EB"/>
         </w:pBdr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009446A1">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1090,80 +1028,80 @@
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r w:rsidRPr="009446A1">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phan Văn Thép </w:t>
       </w:r>
       <w:r w:rsidRPr="009446A1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>dự Hội nghị trực tuyến nghiên cứu, học tập, quán triệt, tuyên truyền, triển</w:t>
       </w:r>
-      <w:r w:rsidR="00D96FBF">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009446A1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> khai thực hiện Nghị quyết Hội nghị lần thứ ba Ban Chấp hành Trung ương Đảng khóa XIV. Điểm tại Hội trường Thành ủy.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cả ngày)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C643AA" w:rsidRDefault="00C643AA" w:rsidP="00C643AA">
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>- </w:t>
@@ -1244,51 +1182,51 @@
         <w:t xml:space="preserve">ban với </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Thường trực Thành ủy </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9780F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>về kế hoạch thực hiện nhiệm vụ công tác quý III/2026. Điểm tại Phòng họp số 01, Văn phòng Thành ủy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1311,334 +1249,314 @@
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C643AA" w:rsidRPr="00C643AA" w:rsidRDefault="00C643AA" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="00C643AA" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk231213891"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk231213891"/>
       <w:r w:rsidRPr="00C643AA">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- 06 giờ 45,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C643AA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C643AA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">đồng chí </w:t>
       </w:r>
       <w:r w:rsidRPr="00C643AA">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyễn Ngọc Tâm </w:t>
       </w:r>
       <w:r w:rsidRPr="00C643AA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">hội ý Thường trực Thành ủy, Thường trực Hội đồng nhân dân, lãnh đạo Ủy ban nhân dân và lãnh đạo Đoàn đại biểu Quốc hội thành phố. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk231214327"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk231214327"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00C643AA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Điểm tại </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00C643AA">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Văn phòng Thành ủy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C90EB9" w:rsidRDefault="00C9780F" w:rsidP="003067DE">
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
-      <w:r w:rsidR="005D78EB">
-[...17 lines deleted...]
-      <w:r w:rsidR="005D78EB">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t> gi</w:t>
       </w:r>
-      <w:r w:rsidR="005D78EB">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ờ</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:r w:rsidR="003067DE" w:rsidRPr="00C643AA">
+      <w:r w:rsidRPr="00C643AA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">đồng chí </w:t>
       </w:r>
-      <w:r w:rsidR="003067DE" w:rsidRPr="00C643AA">
+      <w:r w:rsidRPr="00C643AA">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyễn Ngọc Tâm </w:t>
       </w:r>
-      <w:r w:rsidR="003067DE" w:rsidRPr="003067DE">
+      <w:r w:rsidRPr="003067DE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">dự </w:t>
       </w:r>
-      <w:r w:rsidR="003067DE" w:rsidRPr="003067DE">
+      <w:r w:rsidRPr="003067DE">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>hội nghị</w:t>
       </w:r>
-      <w:r w:rsidR="003067DE">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003067DE" w:rsidRPr="003067DE">
+      <w:r w:rsidRPr="003067DE">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>về</w:t>
       </w:r>
-      <w:r w:rsidR="003067DE">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003067DE" w:rsidRPr="003067DE">
+      <w:r w:rsidRPr="003067DE">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>công tác cán bộ của</w:t>
       </w:r>
-      <w:r w:rsidR="003067DE">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> phường An Bình</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C90EB9">
+        <w:t xml:space="preserve"> phường An Bình.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C90EB9" w:rsidRPr="006E10A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>Điểm tại Đảng ủy phường An Bình.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A7ECF" w:rsidRDefault="002A7ECF" w:rsidP="002A7ECF">
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1754,120 +1672,76 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003067DE">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>công tác cán bộ của</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> xã Lâm Tân.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E10A9">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>xã Lâm Tân</w:t>
-[...54 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Điểm tại Đảng ủy xã Lâm Tân.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A66FBC" w:rsidRDefault="00A66FBC" w:rsidP="00A66FBC">
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="081B3A"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00907D1F">
         <w:rPr>
           <w:b/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
@@ -1930,101 +1804,82 @@
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">họp Đoàn kiểm tra </w:t>
       </w:r>
       <w:r w:rsidRPr="00E1549D">
         <w:rPr>
           <w:color w:val="081B3A"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">831 của </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="081B3A"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Ban Thường vụ Thành ủy. Điểm tại Cơ quan Ủy ban Kiểm tra Thành ủy.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (cả ngày)</w:t>
+        <w:t>Ban Thường vụ Thành ủy. Điểm tại Cơ quan Ủy ban Kiểm tra Thành ủy. (cả ngày)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A276CA" w:rsidRDefault="003067DE" w:rsidP="00A276CA">
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...8 lines deleted...]
-        <w:t>9</w:t>
+        <w:t>09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t> gi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ờ</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="30"/>
@@ -2036,116 +1891,91 @@
       <w:r w:rsidRPr="00C643AA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">đồng chí </w:t>
       </w:r>
       <w:r w:rsidRPr="00C643AA">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyễn Ngọc Tâm </w:t>
       </w:r>
       <w:r w:rsidRPr="003067DE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">dự </w:t>
       </w:r>
-      <w:r w:rsidR="00A276CA">
-[...21 lines deleted...]
-        <w:t>. Điểm tại Hội trường Ủy ban nhân dân phường An Bình.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>kỳ họp chuyên đề Hội đồng nhân dân phường An Bình. Điểm tại Hội trường Ủy ban nhân dân phường An Bình.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934B60" w:rsidRDefault="00934B60" w:rsidP="00934B60">
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...8 lines deleted...]
-        <w:t>9</w:t>
+        <w:t>09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t> gi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ờ</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="30"/>
@@ -2230,1820 +2060,2446 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003067DE">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>công tác cán bộ của</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> xã Xà Phiên.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E10A9">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>xã Xà Phiên</w:t>
-[...54 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Điểm tại Hội trường Ủy ban nhân dân xã Xà Phiên.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934B60" w:rsidRDefault="00AB0975" w:rsidP="00934B60">
-[...310 lines deleted...]
-    <w:p w:rsidR="00A66FBC" w:rsidRDefault="00A66FBC" w:rsidP="00A66FBC">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="0016404B" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A66FBC">
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="0016404B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A66FBC">
-[...22 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="0016404B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016404B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016404B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016404B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Hiệp Trung </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016404B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>làm việc với phòng Thông tin tổng hợp. Điểm tại phòng Thông tin tổng hợp.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016404B">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> giờ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Huỳnh Thanh Phong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00884F9E">
-[...34 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dự </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003067DE">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>hội nghị</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003067DE">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>về</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003067DE">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>công tác cán bộ của</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xã Gia Hòa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E10A9">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Điểm tại Đảng ủy xã Gia Hòa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC59CF" w:rsidRPr="00EC59CF" w:rsidRDefault="00EC59CF" w:rsidP="00A66FBC">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="00597052" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597052">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Thứ tư (ngày </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>12/8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597052">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597052">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A66FBC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>- 0</w:t>
-[...8 lines deleted...]
-        <w:t>9</w:t>
+        <w:t>- 08 giờ,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A66FBC">
         <w:rPr>
-          <w:b/>
-[...25 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>Văn phòng cùng dự). Điểm tại phòng họp Ban.</w:t>
+      <w:r w:rsidRPr="00884F9E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F9E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F9E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đi kiểm tra công trình Bệnh viện Ung bướu thành phố Cần Thơ (quy mô 500 giường). Điểm tại công trình Bệnh viện Ung bướu thành phố Cần Thơ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F9E">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRPr="002C0A9E" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="004A3736" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB128B">
-[...36 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 08 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB128B">
-[...27 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Thanh Sơn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>cùng Thường trực Thành ủy làm việc với Đảng ủy xã Phong Nẫm, xã Thới An Hội, xã Kế Sách và xã Nhơn Mỹ về kế hoạch thực hiện nhiệm vụ công tác quý III/2026. Điểm tại Trụ sở Đảng ủy xã Nhơn Mỹ.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRPr="00806E5A" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:b w:val="0"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB128B">
-[...129 lines deleted...]
-        <w:t xml:space="preserve"> tiệc chiêu đãi Hội nghị toàn quốc bồi dưỡng, tập huấn lý luận chính trị năm 2026 cho đội ngũ giảng viên, giáo viên trong hệ thống giáo dục quốc dân khu vực phía Nam. Điểm tại Khu Du lịch sinh thái CanTho Eco Resort.  </w:t>
+      <w:r w:rsidRPr="00A66FBC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66FBC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66FBC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66FBC">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Họp Lãnh đạo Ban triển khai Quyết định về công tác cán bộ; rà soát phân công nhiệm vụ Lãnh đạo Ban, thống nhất rõ nhiệm vụ trọng tâm theo thẩm quyền (đại diện lãnh đạo Văn phòng cùng dự). Điểm tại phòng họp Ban.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
-[...83 lines deleted...]
-    <w:p w:rsidR="005C1610" w:rsidRDefault="005C1610" w:rsidP="005C1610">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="004A3736" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C643AA">
-[...12 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 10 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C643AA">
-[...62 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Họp cán bộ, công chức người lao động quán triệt các nội dung quyết định về công tác cán bộ. Điểm tại phòng họp Ban.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00806E5A" w:rsidRDefault="00806E5A" w:rsidP="00806E5A">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="002C0A9E" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>08</w:t>
+        <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t> giờ, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Nguyễn Ngọc Tâm</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> Phan Văn Thép</w:t>
+        <w:t>Huỳnh Thanh Phong</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">dự Tọa đàm và Lễ Bế mạc Hội nghị Bồi dưỡng, tập huấn lý luận chính trị năm 2026 cho đội ngũ giảng viên, giáo viên trong hệ thống giáo dục quốc dân khu vực phía Nam tại thành phố Cần Thơ. Điểm tại Hội trường chính trường Đại học Nam Cần Thơ. </w:t>
+        <w:t>dự triển khai Quyết định kiểm tra công tác Quân sự - quốc phòng địa phương. Điểm tại Đảng ủy phường Long Mỹ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRPr="005C1610" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="004A3736" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB128B">
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>- </w:t>
       </w:r>
-      <w:r w:rsidR="00806E5A">
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t> giờ, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB128B">
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB128B">
-[...68 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lê Văn Điện</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>cùng lớp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bồi dưỡng, tập huấn lý luận chính trị năm 2026 cho đội ngũ giảng viên, giáo viên trong hệ thống giáo dục quốc dân khu vực phía Nam tại thành phố Cần Thơ đi thực tế. Điểm tại Đền thờ các vua Hùng thành phố Cần Thơ; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khu Du lịch sinh thái </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3736">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Cantho Eco Resort.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRPr="002C0A9E" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597052">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Thứ năm (ngày </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>13/8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597052">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597052">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009051FC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk225525575"/>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB128B">
-[...71 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+      <w:r w:rsidRPr="00C643AA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- 06 giờ 45,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C643AA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>họp Ban Thường vụ Đảng ủy các cơ quan Đảng thành phố. Điểm tại phòng họp Đảng ủy cơ quan Đảng thành phố.</w:t>
+      <w:r w:rsidRPr="00C643AA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C643AA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nguyễn Ngọc Tâm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C643AA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hội ý Thường trực Thành ủy, Thường trực Hội đồng nhân dân, lãnh đạo Ủy ban nhân dân và lãnh đạo Đoàn đại biểu Quốc hội thành phố. Điểm tại </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1610">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nhà khách Tây Nam 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1610">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>số 9C, đường Trần Phú, phường Cái Khế</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
-[...70 lines deleted...]
-    <w:p w:rsidR="00C9780F" w:rsidRDefault="00C9780F" w:rsidP="005D78EB">
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
-      <w:r w:rsidR="00127FEB">
-[...7 lines deleted...]
-        <w:t>13</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>08</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t> giờ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 30</w:t>
+        <w:t> giờ, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-        <w:t>, </w:t>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:b w:val="0"/>
-[...5 lines deleted...]
-        <w:t>đồng chí</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1621E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lê Văn Điện</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1621E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB128B">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...20 lines deleted...]
-        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">dự </w:t>
-[...179 lines deleted...]
-        <w:t>Thanh.</w:t>
+        <w:t xml:space="preserve">dự Tọa đàm và Lễ Bế mạc Hội nghị Bồi dưỡng, tập huấn lý luận chính trị năm 2026 cho đội ngũ giảng viên, giáo viên trong hệ thống giáo dục quốc dân khu vực phía Nam tại thành phố Cần Thơ. Điểm tại Hội trường chính trường Đại học Nam Cần Thơ. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0063133B" w:rsidRPr="0063133B" w:rsidRDefault="0063133B" w:rsidP="0063133B">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trần Hồng Thắm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dự họp trao đổi việc mua sắm trang thiết bị công nghệ thông tin phục vụ chuyển đổi số trong các cơ quan Đảng. Điểm tại phòng họp số 02, Văn phòng Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRPr="002E4C39" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Hiệp Trung </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dự làm việc với Ban Tổ chức Thành ủy trao đổi một số nội dung trong công tác quản lý cán bộ, đảng viên ra nước ngoài. Điểm tại phòng họp số 02, Ban Tổ chức Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRPr="005C1610" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nguyễn Thanh Sơn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cùng Thường trực Thành ủy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dự </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1610">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>làm việc với Đảng ủy xã Đại Hải, xã Hồ Đắc Kiện, xã Phú Tâm và xã An Ninh về kế hoạch thực hiện nhiệm vụ công tác quý III/2026. Điểm tại Trụ sở Đảng ủy xã An Ninh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRPr="002C0A9E" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ê Văn Điện</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dự họp Ban Thường vụ Đảng ủy các cơ quan Đảng thành phố. Điểm tại phòng họp Đảng ủy cơ quan Đảng thành phố.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597052">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Thứ sáu (ngày </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>14/8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597052">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597052">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRPr="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>07</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lê Văn Điện</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dự tham quan diễn tập tác chiến xã An Thạnh trong khu vực phòng thủ năm 2026. Điểm tại Hội trường Trung tâm Văn hóa Hội nghị xã An Thạnh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(Cả ngày)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRPr="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>07</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> giờ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Huỳnh Thanh Phong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dự Hội nhị tổng kết Luật </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Quốc phòng năm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2018, Lu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ậ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2880">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>t Dân quân tự vệ năm 2019 và Luật Giáo dục quốc phòng an ninh năm 2013. Điểm tại Phòng giao Ban trực tuyến, Bộ Chỉ huy Quân sự thành phố.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Hiệp Trung </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>làm việc với phòng Thông tin Tổng hợp và Tổ Thư ký BCĐ 35 thành phố (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí Nguyễn Khánh Duy, đồng chí Nguyễn Bích Trâm chuẩn bị nội dung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Điểm tại phòng họp Ban. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRPr="00004D5B" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004D5B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 08 giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004D5B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004D5B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004D5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">họp Đoàn kiểm tra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004D5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>831 của Ban Thường vụ Thành ủy. Điểm tại Cơ quan Ủy ban Kiểm tra Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> giờ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nguyễn Hiệp Trung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB128B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dự báo cáo bài lớp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555102">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Bồi  dưỡng  nghiệp vụ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555102">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>công tá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555102">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Đảng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555102">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dành cho bí thư</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555102">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>chi bộ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555102">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>và cấp ủy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555102">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>viên cơ sở năm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555102">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D78EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Phòng  họp  số 5 (lầu 3),  Hội  trường  Đảng  ủy  phường  Vị</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D78EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Thanh.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063133B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r w:rsidRPr="0063133B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="0063133B">
@@ -4074,130 +4530,626 @@
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nguyễn Ngọc Tâm </w:t>
       </w:r>
       <w:r w:rsidRPr="0063133B">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>họp Ban Thường vụ Thành ủy</w:t>
       </w:r>
       <w:r w:rsidRPr="0063133B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. Điểm tại Phòng họp số 1 Văn phòng Thành ủy.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0063133B">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="00004D5B" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
-        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
-        <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004D5B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 14 giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004D5B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004D5B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004D5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">họp Đoàn kiểm tra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004D5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">831 của Ban Thường vụ Thành ủy. Điểm tại Trường Chính trị thành phố. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0063133B">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* Thứ bảy (ngày </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>15/8</w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>/2026): Nghỉ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRPr="002E4C39" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>dự Ngày hội toàn dân bảo vệ An ninh Tổ quốc năm 2026. Điểm tại Hội trường Đảng ủy phường Hưng Phú.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRPr="002E4C39" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lê Văn Điện </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>dự Ngày hội toàn dân bảo vệ An ninh Tổ quốc năm 2026. Điểm tại Hội trường Ủy ban nhân dân phường Mỹ Quới (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="0070C0"/>
-[...5 lines deleted...]
-        <w:t>): Nghỉ</w:t>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Khu vực Mỹ Thành</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="002E4C39" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Thanh Sơn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>dự Ngày hội toàn dân bảo vệ An ninh Tổ quốc năm 2026. Điểm tại Hội trường Trung tâm Văn hóa hội nghị xã Kế Sách (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đường 3/2, ấp An Thành</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRPr="002E4C39" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Huỳnh Thanh Phong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>dự Ngày hội toàn dân bảo vệ An ninh Tổ quốc năm 2026. Điểm tại Nhà Văn hóa xã Lâm Tân (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ấp Kiết Nhất A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRPr="002E4C39" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t> giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trần Thị Vĩnh Nghi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>dự Ngày hội toàn dân bảo vệ An ninh Tổ quốc năm 2026. Điểm tại Hội trường Giáo xứ Phụng Hưng (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ấp Phụng Lợi, xã Thạnh An</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4C39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -4245,51 +5197,51 @@
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Nghỉ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
@@ -4314,1295 +5266,1335 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lịch làm việc sẽ thay đổi</w:t>
       </w:r>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>theo yêu cầu công tác. Khi thay đổi sẽ cập nhật và chuyển đến các đồng chí.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4064"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4762"/>
+        <w:gridCol w:w="4111"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidTr="006C4270">
+      <w:tr w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidTr="0045510B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Nơi nhận:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>T/L TRƯỞNG BAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C9780F" w:rsidRPr="001169FF" w:rsidTr="006C4270">
+      <w:tr w:rsidR="00ED2880" w:rsidRPr="001169FF" w:rsidTr="0045510B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Vụ địa phương 3 BTGDVTW,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Thường trực Thành ủy,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:ind w:right="-111"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Ủy ban Mặt trận Tổ quốc Việt Nam TP,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Lãnh đạo Ban TGDVTU,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các đảng ủy xã, phường,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các đảng ủy trực thuộc Thành ủy,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các phòng chuyên môn BTGDVTU,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Lưu Văn phòng Ban.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>PHÓ CHÁNH VĂN PHÒNG</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C9780F" w:rsidRPr="006528CE" w:rsidRDefault="00C9780F" w:rsidP="006C4270">
+          <w:p w:rsidR="00ED2880" w:rsidRPr="006528CE" w:rsidRDefault="00ED2880" w:rsidP="0045510B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Trần Bảo Nguyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C9780F" w:rsidRPr="008A190F" w:rsidRDefault="00C9780F" w:rsidP="00C9780F">
+    <w:p w:rsidR="00ED2880" w:rsidRPr="008A190F" w:rsidRDefault="00ED2880" w:rsidP="00ED2880">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880"/>
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880"/>
+    <w:p w:rsidR="00ED2880" w:rsidRDefault="00ED2880" w:rsidP="00ED2880"/>
     <w:p w:rsidR="00AE1BB4" w:rsidRDefault="00AE1BB4"/>
-    <w:sectPr w:rsidR="00AE1BB4" w:rsidSect="00FF2C4D">
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="00AE1BB4" w:rsidSect="00CF2F31">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="964" w:right="851" w:bottom="851" w:left="1701" w:header="992" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="408"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0048119D" w:rsidRDefault="0048119D">
+    <w:p w:rsidR="00274B26" w:rsidRDefault="00274B26">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0048119D" w:rsidRDefault="0048119D">
+    <w:p w:rsidR="00274B26" w:rsidRDefault="00274B26">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A3"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A3"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A3"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0048119D" w:rsidRDefault="0048119D">
+    <w:p w:rsidR="00274B26" w:rsidRDefault="00274B26">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0048119D" w:rsidRDefault="0048119D">
+    <w:p w:rsidR="00274B26" w:rsidRDefault="00274B26">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00FF2C4D" w:rsidRDefault="000A1C8C" w:rsidP="00FF2C4D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00FF2C4D" w:rsidRDefault="00ED2880" w:rsidP="00FF2C4D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00FF2C4D" w:rsidRDefault="0048119D">
+  <w:p w:rsidR="00FF2C4D" w:rsidRDefault="00274B26">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1750159138"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00FF2C4D" w:rsidRDefault="000A1C8C">
+      <w:p w:rsidR="00FF2C4D" w:rsidRDefault="00ED2880">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004848B5">
+        <w:r w:rsidR="00004D5B">
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00FF2C4D" w:rsidRDefault="0048119D">
+  <w:p w:rsidR="00FF2C4D" w:rsidRDefault="00274B26">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:doNotDisplayPageBoundaries/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C9780F"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00AB0975"/>
+    <w:rsidRoot w:val="00ED2880"/>
+    <w:rsid w:val="00004D5B"/>
+    <w:rsid w:val="00274B26"/>
     <w:rsid w:val="00AE1BB4"/>
     <w:rsid w:val="00B84E2E"/>
-    <w:rsid w:val="00B91680"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00FE7D12"/>
+    <w:rsid w:val="00ED2880"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4F83ECEC"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{E95FECB8-AC26-4E85-85D3-3B47F9D753DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:kern w:val="16"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:noProof/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9780F"/>
+    <w:rsid w:val="00ED2880"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00C9780F"/>
+    <w:rsid w:val="00ED2880"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:noProof/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9780F"/>
+    <w:rsid w:val="00ED2880"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9780F"/>
+    <w:rsid w:val="00ED2880"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00C9780F"/>
+    <w:rsid w:val="00ED2880"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00C9780F"/>
+    <w:rsid w:val="00ED2880"/>
     <w:pPr>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9780F"/>
+    <w:rsid w:val="00ED2880"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C9780F"/>
+    <w:rsid w:val="00ED2880"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof w:val="0"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2880"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        <w:kern w:val="16"/>
+        <w:sz w:val="30"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:noProof/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2880"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="vi-VN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D96FBF"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00ED2880"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:noProof/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED2880"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:ind w:firstLine="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-CL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00D96FBF"/>
+    <w:rsid w:val="00ED2880"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-CL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00ED2880"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00ED2880"/>
+    <w:pPr>
+      <w:ind w:firstLine="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2880"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED2880"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:noProof w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2880"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5848,73 +6840,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4245</Characters>
+  <Pages>5</Pages>
+  <Words>1126</Words>
+  <Characters>6420</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4980</CharactersWithSpaces>
+  <CharactersWithSpaces>7531</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>May-BTGDV</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>