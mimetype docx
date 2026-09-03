--- v0 (2026-07-14)
+++ v1 (2026-09-03)
@@ -23,122 +23,122 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0041695F" w:rsidRPr="001169FF" w:rsidTr="00243616">
+      <w:tr w:rsidR="000C03E7" w:rsidRPr="001169FF" w:rsidTr="00256873">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0041695F" w:rsidRPr="008D3851" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="008D3851" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>THÀNH ỦY CẦN THƠ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0041695F" w:rsidRPr="008D3851" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="008D3851" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>BAN TUYÊN GIÁO VÀ DÂN VẬN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0041695F" w:rsidRPr="00533540" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="00533540" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B491444" wp14:editId="3D9B6F83">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52D790E4" wp14:editId="32DE6AFF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>305224</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>235585</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2593074" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="17145" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Straight Connector 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2593074" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln w="12700">
@@ -173,74 +173,74 @@
                     <v:line id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="24.05pt,18.55pt" to="228.25pt,18.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsHxFC1wEAAA0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAUvFfqf0DcGzvpx7ZWnD1ktb1U&#10;bdTd/gAWP2Ik4CGgsfPv+8COs2qrSq16wQbeDDPDY3s7WsNOEKJG1/L1quYMnMROu2PLvz3ev3rP&#10;WUzCdcKgg5afIfLb3csX28E3sMEeTQeBEYmLzeBb3qfkm6qKsgcr4go9ONpUGKxINA3HqgtiIHZr&#10;qk1dv6sGDJ0PKCFGWr2bNvmu8CsFMn1RKkJipuWkLZUxlPEpj9VuK5pjEL7XcpYh/kGFFdrRoQvV&#10;nUiCfQ/6FyqrZcCIKq0k2gqV0hKKB3Kzrn9y89ALD8ULhRP9ElP8f7Ty8+kQmO7o7jhzwtIVPaQg&#10;9LFPbI/OUYAY2DrnNPjYUPneHcI8i/4QsulRBZu/ZIeNJdvzki2MiUla3Lz98Lq+ecOZvOxVV6AP&#10;MX0EtCz/tNxol22LRpw+xUSHUemlJC8bxwYSvLmp61IW0ejuXhuTN0vrwN4EdhJ06Wks4onhWRXN&#10;jCPabGkyUf7S2cDE/xUUhUKy19MBuR2vnEJKcOnCaxxVZ5giBQtwVvYn4FyfoVBa9W/AC6KcjC4t&#10;YKsdht/JvkahpvpLApPvHMETdudyvSUa6rmS/fw+clM/nxf49RXvfgAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACbUO/HbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU/qrEKeq&#10;kPoALUgVN9fe/EC8jmynSd+eRRzgtNqd0ew3xW5ynbhiiK0nBfNZBgLJeNtSreD97fC0BRGTJqs7&#10;T6jghhF25f1doXPrRzri9ZRqwSEUc62gSanPpYymQafjzPdIrFU+OJ14DbW0QY8c7jr5nGVr6XRL&#10;/KHRPb42aL5Og1PwkY3d8Gmqg1no25mOe7cJlVPq8WHav4BIOKU/M/zgMzqUzHTxA9koOgXL7Zyd&#10;ChYbnqwvV+sViMvvQZaF/F+g/AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDsHxFC1wEA&#10;AA0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAm1Dvx&#10;2wAAAAgBAAAPAAAAAAAAAAAAAAAAADEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00533540">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>ĐẢNG CỘNG SẢN VIỆT NAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041695F" w:rsidRPr="001169FF" w:rsidTr="00243616">
+      <w:tr w:rsidR="000C03E7" w:rsidRPr="001169FF" w:rsidTr="00256873">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0041695F" w:rsidRPr="008D3851" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="008D3851" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0041695F" w:rsidRPr="008D3851" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="008D3851" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Số </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -248,51 +248,51 @@
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-LLV</w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/BTGDVTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0041695F" w:rsidRPr="003D0E1A" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="003D0E1A" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Cần Thơ, ngày </w:t>
             </w:r>
             <w:r>
@@ -318,102 +318,102 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> năm 202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0041695F" w:rsidRPr="005B0B55" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="005B0B55" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0041695F" w:rsidRPr="005B0B55" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="005B0B55" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>LỊCH LÀM VIỆC</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">của Trưởng Ban và các Phó Trưởng Ban </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041695F" w:rsidRPr="005B0B55" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="005B0B55" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Ban Tuyên giáo và Dân vận Thành ủy </w:t>
       </w:r>
@@ -531,91 +531,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>19/7/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041695F" w:rsidRPr="005B0B55" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="005B0B55" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
           <w:tab w:val="left" w:pos="5430"/>
           <w:tab w:val="left" w:pos="6930"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>-----</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041695F" w:rsidRPr="005B0B55" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="005B0B55" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0041695F" w:rsidRPr="00597052" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="00597052" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -650,162 +650,162 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008914BA" w:rsidRDefault="008914BA" w:rsidP="008914BA">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00325CF1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r w:rsidRPr="00325CF1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>08</w:t>
       </w:r>
       <w:r w:rsidRPr="00325CF1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> giờ,</w:t>
       </w:r>
       <w:r w:rsidRPr="00325CF1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D577DB" w:rsidRPr="00325CF1">
+      <w:r w:rsidRPr="00325CF1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidR="00D577DB" w:rsidRPr="00325CF1">
+      <w:r w:rsidRPr="00325CF1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nguyễn </w:t>
       </w:r>
-      <w:r w:rsidR="00D577DB">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Ngọc Tâm,</w:t>
       </w:r>
-      <w:r w:rsidR="00D577DB" w:rsidRPr="00325CF1">
+      <w:r w:rsidRPr="00325CF1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00325CF1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r w:rsidRPr="00325CF1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nguyễ</w:t>
       </w:r>
-      <w:r w:rsidR="00D577DB">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">n Thanh Sơn, </w:t>
       </w:r>
       <w:r w:rsidRPr="00325CF1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r w:rsidRPr="00325CF1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
@@ -839,79 +839,79 @@
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>đồng chí Nguyễn Hoài Nhớ, Nguyễn Huỳnh Phương cùng dự</w:t>
       </w:r>
       <w:r w:rsidRPr="00325CF1">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00325CF1">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Điểm tại Phòng họp </w:t>
       </w:r>
-      <w:r w:rsidR="0071020D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>số 02 Văn phòng Thành ủy</w:t>
       </w:r>
       <w:r w:rsidRPr="00325CF1">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cả ngày)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C055D" w:rsidRPr="007C055D" w:rsidRDefault="007C055D" w:rsidP="007C055D">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="007C055D" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F85E77">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00F85E77">
         <w:rPr>
           <w:b/>
@@ -932,92 +932,92 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>8 giờ,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F85E77">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> đồng chí</w:t>
       </w:r>
       <w:r w:rsidRPr="00F85E77">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001639D1">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Lê Văn Điện</w:t>
       </w:r>
       <w:r w:rsidRPr="00F85E77">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F85E77">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>dự Hội nghị trực tuyến sơ kết 6 tháng đầu năm 2026 của ngành Nội chính Đảng. Điểm tại điểm cầu Phòng họp số 01, Văn phòng Thành ủy.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C055D" w:rsidRPr="007C055D" w:rsidRDefault="007C055D" w:rsidP="007C055D">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="007C055D" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1048,87 +1048,87 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001639D1">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Nguyễn Hồng Hà</w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">dự Hội nghị sơ kết 6 tháng đầu năm, triển khai phương hướng nhiệm vụ 6 tháng cuối năm 2026, tổng kết đợt thi đua đặc biệt chào mừng Đại hội đại biểu Mặt trận Tổ quốc và Đại hội đại biểu Phụ nữ toàn quốc nhiệm kỳ 2026 - 2031. Điểm tại Hội trường Hội Liên hiệp Phụ nữ thành phố. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C055D" w:rsidRDefault="007C055D" w:rsidP="007C055D">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1180,97 +1180,97 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001639D1">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Nguyễn Hồng Hà</w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dự Hội nghị sơ kết công tác Đoàn và phong trào thanh thiếu nhi 6 tháng đầu năm 2026. Điểm tại phòng họp 26/3 - Cơ quan Thành đoàn Cần Thơ.</w:t>
       </w:r>
       <w:r w:rsidRPr="007C055D">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001639D1" w:rsidRPr="001639D1" w:rsidRDefault="001639D1" w:rsidP="001639D1">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="001639D1" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
@@ -1405,109 +1405,109 @@
         </w:rPr>
         <w:t>họp rà soát, tuyển ch</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ọ</w:t>
       </w:r>
       <w:r w:rsidRPr="001639D1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>n tác phẩm Cuộc thi chính luận dự thi cấ</w:t>
       </w:r>
-      <w:r w:rsidR="00B3414E">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>p Trung ương (</w:t>
       </w:r>
-      <w:r w:rsidR="00B3414E">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">đ/c Nguyễn Bích Trâm </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3414E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>chuẩn bị nội dung, tài liệu</w:t>
       </w:r>
       <w:r w:rsidRPr="001639D1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. Điểm tại phòng họp nội bộ Ban.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041695F" w:rsidRDefault="0041695F" w:rsidP="001639D1">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1543,51 +1543,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007900ED" w:rsidRPr="007C055D" w:rsidRDefault="007900ED" w:rsidP="007900ED">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="007C055D" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D48F4">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1608,51 +1608,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> giờ 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="009D48F4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005139E2">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Nguyễn Thanh Sơn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> cùng Thường trực Thành ủy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -1660,51 +1660,51 @@
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> khảo sát</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>và làm việc về tiến độ một số khu, điểm du lịch trên địa bàn thành phố. Điểm tập trung tại Khu Du lịch Sinh thái Eco Resort.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00707864" w:rsidRDefault="00707864" w:rsidP="00AE38AD">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>- </w:t>
       </w:r>
@@ -1759,99 +1759,87 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005139E2">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Huỳnh Thanh Phong</w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>dự Hội nghị sơ kết 6 tháng đầu năm, triển khai phương hướng nhiệm vụ 6 tháng cuối năm 2026 của Đảng ủy xã Hồ Đắc Kiện. Điểm tại Hội trường Đảng ủy xã Hồ Đắc Kiện</w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>dự Hội nghị sơ kết 6 tháng đầu năm, triển khai phương hướng nhiệm vụ 6 tháng cuối năm 2026 của Đảng ủy xã Hồ Đắc Kiện. Điểm tại Hội trường Đảng ủy xã Hồ Đắc Kiện.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006441CC" w:rsidRDefault="006441CC" w:rsidP="00AE38AD">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="007C055D" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1936,150 +1924,169 @@
         </w:rPr>
         <w:t>Nguyễn Hồng Hà</w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>dự Hội nghị sơ kết 6 tháng đầu năm, triển khai phương hướng nhiệm vụ 6 tháng cuối năm 2026 của Liên đoàn Lao động thành phố. Điểm tại Công ty TNHH MTV Thương mại Du lịch Công đoàn Cần Thơ.</w:t>
+        <w:t xml:space="preserve">dự Lễ Tôn vinh người hiến máu tiêu biểu nhân ngày Quốc tế Người hiến máu và Ngày hội hiến máu “Sắc đỏ Tây Đô” hưởng ứng Chương trình “Hành trình Đỏ” lần thứ XIV năm 2026. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="171717"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Điểm tại Hội trường Rùa, Đại học Cần Thơ.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="171717"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE38AD" w:rsidRDefault="00AE38AD" w:rsidP="00AE38AD">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE38AD">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="007900ED">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE38AD">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>8 giờ,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE38AD">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> đồng chí</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005139E2">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Nguyễn Ngọc Tâm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>dự Hội nghị sơ kết công tác nội chính, phòng, chống tham nhũng, lãng phí, tiêu cực và cải cách tư pháp 6 tháng đầu năm 2026. Điểm tại Hội trường Thành ủy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D05E78" w:rsidRDefault="00D05E78" w:rsidP="00D05E78">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE38AD">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2191,65 +2198,63 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>sảnh Diamond, tầng 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006441CC" w:rsidRPr="007C055D" w:rsidRDefault="006441CC" w:rsidP="006441CC">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">07 </w:t>
       </w:r>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
@@ -2346,73 +2351,54 @@
         </w:rPr>
         <w:t>Trịnh Thị Kim Linh</w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">dự Lễ Tôn vinh người hiến máu tiêu biểu nhân ngày Quốc tế Người hiến máu và Ngày hội hiến máu “Sắc đỏ Tây Đô” hưởng ứng Chương trình “Hành trình Đỏ” lần thứ XIV năm 2026. </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>dự Hội nghị sơ kết 6 tháng đầu năm, triển khai phương hướng nhiệm vụ 6 tháng cuối năm 2026 của Liên đoàn Lao động thành phố. Điểm tại Công ty TNHH MTV Thương mại Du lịch Công đoàn Cần Thơ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C627B" w:rsidRPr="00B62531" w:rsidRDefault="000C627B" w:rsidP="000C627B">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="00B62531" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
@@ -2424,218 +2410,146 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">08 </w:t>
       </w:r>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>giờ,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="005139E2">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">phân công </w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005139E2" w:rsidRPr="005139E2">
+      <w:r w:rsidRPr="005139E2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Nguyễn Hiếu Nghĩa</w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>dự Lễ Kỷ niệm 76 năm ngày Truyền thống Lự</w:t>
-[...61 lines deleted...]
-      <w:r w:rsidR="00B62531">
+        <w:t>dự Lễ Kỷ niệm 76 năm ngày Truyền thống Lực lượng TNXP Việt Nam (15/7/1950 - 15/7/2026). Điểm tại Hội trường Đoàn An Điều dưỡng 30 (</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>80A Nguyễn Trãi, phường Ninh Kiều</w:t>
       </w:r>
-      <w:r w:rsidR="00B62531">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB6CC9" w:rsidRDefault="00FB6CC9" w:rsidP="0041695F">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D48F4">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- 13 giờ 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="009D48F4">
@@ -2661,164 +2575,152 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Phan Văn Thép</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> dự họp thẩm định hồ sơ, thủ tục đề nghị công nhận xã đảo, xã An toàn khu. Điểm tại Phòng họp Sở Nội vụ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00866CB1" w:rsidRDefault="00866CB1" w:rsidP="00866CB1">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="00E062F2" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
-          <w:color w:val="212529"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D3AA2">
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">14 </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D3AA2">
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>giờ,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E10A9">
-[...3 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E10A9">
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-        <w:t>dự Hội nghị sơ kết 6 tháng đầu năm 2026 và triển khai Chương trình công tác quý III năm 2026 của Đại học Cần Thơ. Điểm tại Hội trường 2, lầu 6 - Nhà Điều hành, Đại học Cần Thơ.</w:t>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nguyễn Hiệp Trung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự Hội nghị sơ kết 6 tháng đầu năm 2026 và triển khai Chương trình công tác quý III năm 2026 của Đại học Cần Thơ. Điểm tại Hội trường 2, lầu 6 - Nhà Điều hành, Đại học Cần Thơ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D70407" w:rsidRDefault="00D70407" w:rsidP="00D70407">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041695F">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
@@ -2876,51 +2778,51 @@
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>dự</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Hội nghị Ban Thường vụ Đảng ủy các cơ quan Đảng thành phố. Điểm tại Đảng ủy các cơ quan Đảng thành phố.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D70407" w:rsidRDefault="00D70407" w:rsidP="00D70407">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212529"/>
           <w:sz w:val="53"/>
           <w:szCs w:val="53"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077306A">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>- 15 giờ,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2971,86 +2873,86 @@
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Hội nghị Ban Chấp hành Đảng bộ các cơ quan Đảng thành phố lần thứ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>năm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, sơ kết công tác 6 tháng đầu năm và triển khai nhiệm vụ 6 tháng cuối năm 2026</w:t>
       </w:r>
-      <w:r w:rsidR="0071020D">
+      <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="0071020D">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>đồng chí Nguyễn Bích Trâm cùng dự</w:t>
       </w:r>
-      <w:r w:rsidR="0071020D">
+      <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>. Điểm tại Đảng ủy các cơ quan Đảng thành phố.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041695F" w:rsidRPr="00597052" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="00597052" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -3085,582 +2987,738 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC0444" w:rsidRDefault="00BC0444" w:rsidP="0041695F">
+    <w:p w:rsidR="002A5B3F" w:rsidRPr="0028667B" w:rsidRDefault="002A5B3F" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="212529"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0444">
-[...47 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>07</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>giờ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0444">
-[...6 lines deleted...]
-        <w:t>tiếp xúc cử tri sau Kỳ họp thường lệ giữa năm 2026 của Hội đồng nhân dân thành phố khóa XI, nhiệm kỳ 2026 - 2031. Điểm tại Hội trường Thành ủy.</w:t>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự</w:t>
+      </w:r>
+      <w:r w:rsidR="0028667B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidR="0028667B" w:rsidRPr="0028667B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riển khai Quyết định, Kế hoạch </w:t>
+      </w:r>
+      <w:r w:rsidR="0028667B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>giải quyết tố cáo</w:t>
+      </w:r>
+      <w:r w:rsidR="0028667B" w:rsidRPr="0028667B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của </w:t>
+      </w:r>
+      <w:r w:rsidR="009960FE">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ban Thường vụ Thành ủy. Điểm tại</w:t>
+      </w:r>
+      <w:r w:rsidR="0028667B" w:rsidRPr="0028667B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hội trường </w:t>
+      </w:r>
+      <w:r w:rsidR="009960FE">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ban Nội chính Thành ủy</w:t>
+      </w:r>
+      <w:r w:rsidR="0028667B" w:rsidRPr="0028667B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0071020D" w:rsidRDefault="0071020D" w:rsidP="009E517D">
+    <w:p w:rsidR="005D29DF" w:rsidRDefault="005D29DF" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005D29DF">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D29DF">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D29DF">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>8 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D29DF">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D29DF">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D29DF">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D29DF">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cùng Thường trực Thành ủy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D29DF">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D29DF">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>làm việc với các đơn vị liên quan về các điểm di tích lịch sử - văn hóa, các công trình văn hóa trên địa bàn thành phố Cần Thơ. Điểm tại Phòng họp số 01, Văn phòng Thành ủy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00325CF1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00325CF1">
-[...115 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00005998" w:rsidRDefault="00005998" w:rsidP="00005998">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-          <w:b w:val="0"/>
+          <w:b/>
+          <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E2266B">
-[...28 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E2266B">
-[...5 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E2266B">
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ngọc Tâm,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E2266B">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> thực hiện Dự án đầu tư xây dựng Bệnh viện Ung bướu thành phố Cần Thơ (quy mô 500 giường). Điểm tại công trình Bệnh viện Ung bướu thành phố.</w:t>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n Thanh Sơn, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp nhóm nghiên cứu biên soạn nội dung sơ kết Nghị quyết số 59-NQ/TW của Bộ Chính trị, tổng kết Nghị quyết số 45/2022/QH15 của Quốc hội và xây dựng, hoàn thiện các cơ chế, chính sách đặc thù phát triển thành phố Cần Thơ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí Nguyễn Hoài Nhớ, Nguyễn Huỳnh Phương cùng dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Điểm tại Phòng họp </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>số 02 Văn phòng Thành ủy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325CF1">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C055D" w:rsidRDefault="00F85E77" w:rsidP="007C055D">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="212529"/>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D3AA2">
-[...33 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="00E2266B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2266B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2266B">
+        <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E10A9">
-[...3 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="00E2266B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E10A9">
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="00E2266B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006441CC">
-[...14 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="00E2266B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2266B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
-          <w:color w:val="212529"/>
-[...5 lines deleted...]
-        <w:t>dự Hội nghị sơ kết 6 tháng đầu năm, triển khai phương hướng nhiệm vụ 6 tháng cuối năm 2026 của Đảng ủy xã Thới An Hội. Điểm tại Hội trường UBND xã Thới An Hội.</w:t>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>đi kiểm tra tiến độ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2266B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thực hiện Dự án đầu tư xây dựng Bệnh viện Ung bướu thành phố Cần Thơ (quy mô 500 giường). Điểm tại công trình Bệnh viện Ung bướu thành phố.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00005998" w:rsidRDefault="00005998" w:rsidP="00005998">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -3691,135 +3749,87 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006441CC">
-[...8 lines deleted...]
-        <w:t>Trần Hồng Thắm</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nguyễn Thanh Sơn</w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">dự Hội nghị sơ kết 6 tháng đầu năm, triển khai phương hướng nhiệm vụ 6 tháng cuối năm 2026 của Đảng ủy </w:t>
-[...47 lines deleted...]
-        <w:t>Sở Giáo dục và Đào tạo.</w:t>
+        <w:t>dự Hội nghị sơ kết 6 tháng đầu năm, triển khai phương hướng nhiệm vụ 6 tháng cuối năm 2026 của Đảng ủy xã Thới An Hội. Điểm tại Hội trường UBND xã Thới An Hội.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D70407" w:rsidRPr="007C055D" w:rsidRDefault="00D70407" w:rsidP="007C055D">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="007C055D" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70407">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- 15 giờ, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70407">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
@@ -3850,51 +3860,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Nguyễn Ngọc Tâm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>họp Ban Thường vụ Thành ủy. Điểm tại Phòng họp số 01, Văn phòng Thành ủy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041695F" w:rsidRDefault="008914BA" w:rsidP="0041695F">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008914BA">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- 18 giờ 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="008914BA">
@@ -3926,51 +3936,51 @@
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Phạm Thế Vinh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="171717"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>dự Chương trình họp mặt kỷ niệm 50 năm thiết lập quan hệ ngoại giao Việt Nam - Philippines. Điểm tại Hội trường Rùa, Đại học Cần Thơ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041695F" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -4011,58 +4021,162 @@
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
       <w:r w:rsidRPr="009051FC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk225525575"/>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="005B6767" w:rsidRPr="005B6767" w:rsidRDefault="005B6767" w:rsidP="008A190F">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="00E062F2" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk231213891"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 6 giờ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nguyễn Ngọc Tâm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hội ý Thường trực Thành ủy, Thường trực Hội đồng nhân dân, lãnh đạo Ủy ban nhân dân và lãnh đạo Đoàn đại biểu Quốc hội thành phố. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk231214327"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Điểm tại Bộ Chỉ huy Quân sự thành phố</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B6767">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="005B6767">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
@@ -4232,269 +4346,438 @@
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>đồng chí Trương Thiên Lý cùng dự</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6767">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6767">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. Điểm tại Hội trường A, Văn phòng Thành ủy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008914BA" w:rsidRDefault="008914BA" w:rsidP="0041695F">
+    <w:p w:rsidR="00E062F2" w:rsidRPr="00E062F2" w:rsidRDefault="00E062F2" w:rsidP="00E062F2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008914BA">
-[...22 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>8 giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:color w:val="212529"/>
-[...24 lines deleted...]
-        <w:t>họp Ban Chỉ đạo thành phố Cần Thơ về phòng, chống tham nhũng, lãng phí, tiêu cực sơ kết công tác 6 tháng đầu năm và triển khai nhiệm vụ 6 tháng cuối năm 2026. Điểm tại Phòng họp số 01, Văn phòng Thành ủy.</w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Trần Hồng Thắm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>họp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> với đại diện lãnh đạo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Sở Giáo dục và Đào tạo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nắm tình hình công tác chuẩn bị năm học 2026  -  2027 và kết quả bước đầu thực hiện Nghị quyết số 71-NQ/TW ngày 22/8/2025 của Bộ Chính trị</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002842AA">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>phòng KGVHVN cùng dự và chuẩn bị nội dung làm việc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>). Điểm tại phòng họp Ban.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B6767" w:rsidRPr="009D48F4" w:rsidRDefault="005B6767" w:rsidP="005B6767">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...1 lines deleted...]
-          <w:color w:val="212529"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D48F4">
-[...34 lines deleted...]
-          <w:color w:val="171717"/>
+      <w:r w:rsidRPr="008914BA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008914BA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D48F4">
-[...2 lines deleted...]
-          <w:color w:val="171717"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:color w:val="171717"/>
-[...14 lines deleted...]
-        <w:t> dự Hội nghị trực tuyến nghiên cứu, học tập, quán triệt và triển khai thực hiện Nghị quyết số 10-NQ/TW ngày 08/6/2026 của Bộ Chính trị về phát triển kinh tế có vốn đầu tư nước ngoài. Điểm tại Hội trường Thành ủy.</w:t>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>họp Ban Chỉ đạo thành phố Cần Thơ về phòng, chống tham nhũng, lãng phí, tiêu cực sơ kết công tác 6 tháng đầu năm và triển khai nhiệm vụ 6 tháng cuối năm 2026. Điểm tại Phòng họp số 01, Văn phòng Thành ủy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A190F" w:rsidRPr="007C055D" w:rsidRDefault="009D48F4" w:rsidP="008A190F">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="009D48F4" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D48F4">
         <w:rPr>
           <w:b/>
           <w:color w:val="171717"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="171717"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D48F4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="171717"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D48F4">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="171717"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D48F4">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="171717"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="171717"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lê Văn Điện</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D48F4">
+        <w:rPr>
+          <w:color w:val="171717"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> dự Hội nghị trực tuyến nghiên cứu, học tập, quán triệt và triển khai thực hiện Nghị quyết số 10-NQ/TW ngày 08/6/2026 của Bộ Chính trị về phát triển kinh tế có vốn đầu tư nước ngoài. Điểm tại Hội trường Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="171717"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D48F4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="171717"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>- 14 giờ 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="009D48F4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="171717"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r w:rsidRPr="009D48F4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="171717"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006441CC">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="171717"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Huỳnh Thanh Phong </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="171717"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>cùng Thường trực Thành ủy</w:t>
       </w:r>
       <w:r w:rsidRPr="009D48F4">
         <w:rPr>
           <w:color w:val="171717"/>
@@ -4510,64 +4793,119 @@
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Trung tâm Xúc tiến Đầu tư - Thương mại và Du lịch thành phố</w:t>
       </w:r>
       <w:r w:rsidRPr="009D48F4">
         <w:rPr>
           <w:color w:val="171717"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> về kêu gọi đầu tư vào Trung tâm Văn hóa Hồ Nước Ngọt. Điểm tại Phòng họp số 3, tầng 1, Hội trường Thành ủy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="171717"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C03E7" w:rsidRPr="00E062F2" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 15 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Trần Hồng Thắm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062F2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> dự Lễ công bố quyết định bổ nhiệm Hiệu trưởng Trưởng Đại học Y Dược Cần Thơ. Địa điểm tại Hội trường Cửu Long, Trường Đại học Y Dược Cần Thơ.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0041695F" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -4595,51 +4933,51 @@
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D70407" w:rsidRPr="006441CC" w:rsidRDefault="00D70407" w:rsidP="00D70407">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="006441CC" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006441CC">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>- 07 giờ</w:t>
       </w:r>
       <w:r w:rsidRPr="006441CC">
         <w:rPr>
@@ -4697,51 +5035,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006441CC">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="006441CC">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>iễn tập tác chiến xã Vị Thanh 1 trong khu vực phòng thủ năm 2026. Điểm tại Ban Chỉ huy Quân sự xã Vị Thanh 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D70407" w:rsidRPr="007C055D" w:rsidRDefault="00D70407" w:rsidP="00D70407">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="007C055D" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -4793,334 +5131,356 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006441CC">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Nguyễn Hiệp Trung</w:t>
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">dự dự Hội nghị sơ kết 6 tháng đầu năm, triển khai phương hướng nhiệm vụ 6 tháng cuối năm 2026 của Đảng ủy xã Hỏa Lựu. Điểm tại Hội trường Đảng ủy xã Hỏa Lựu. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0071020D" w:rsidRPr="007C055D" w:rsidRDefault="0071020D" w:rsidP="0071020D">
+    <w:p w:rsidR="006441E2" w:rsidRPr="009E05A5" w:rsidRDefault="006441E2" w:rsidP="006441E2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
+          <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0077306A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...107 lines deleted...]
-        <w:t>.</w:t>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077306A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>8 giờ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng chí </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tọa đàm “Nâng cao chất lượng, hiệu quả công tác Tuyên giáo và Dân vận” của Ban Tuyên giáo và Dân vận Trung ương (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006441E2">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí Vi Anh Kiệt, đồng chí Nguyễn Thị Hồng Duyên cùng dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006441E2">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Điểm tại Trung tâm Hội nghị 272 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>số 272, đường Võ Thị Sáu, phường Xuân Hòa, Thành phố Hồ Chí Minh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E05A5" w:rsidRPr="009E05A5" w:rsidRDefault="009E05A5" w:rsidP="008A190F">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="007C055D" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0077306A">
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="212529"/>
-[...74 lines deleted...]
-        <w:t>).</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008914BA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008914BA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trần Hồng Thắm </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>cùng Thường trực Thành ủy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="171717"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>làm việc với Giáo sư, Tiến sĩ Huỳnh Văn Sơn, Hiệu trưởng Trường Đại học sư phạm thành phố Hồ Chí Minh về các nội dung nghiên cứu khoa học. Điểm tại phòng số 02, Văn Phòng Thành ủy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="171717"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A4C89" w:rsidRPr="006441CC" w:rsidRDefault="00F85E77" w:rsidP="001A4C89">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006441CC">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r w:rsidRPr="006441CC">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
@@ -5176,77 +5536,312 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006441CC">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r w:rsidRPr="006441CC">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006441CC" w:rsidRPr="006441CC">
+      <w:r w:rsidRPr="006441CC">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Huỳnh Thanh Phong</w:t>
       </w:r>
       <w:r w:rsidRPr="006441CC">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dự dự Hội nghị sơ kết 6 tháng đầu năm, triển khai phương hướng nhiệm vụ 6 tháng cuối năm 2026 của Đảng ủy xã Long Hưng. Điểm tại Hội trường Nhà văn hóa xã Long Hưng.</w:t>
+        <w:t xml:space="preserve"> dự Hội nghị sơ kết 6 tháng đầu năm, triển khai phương hướng nhiệm vụ 6 tháng cuối năm 2026 của Đảng ủy xã Long Hưng. Điểm tại Hội trường Nhà văn hóa xã Long Hưng.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041695F" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+    <w:p w:rsidR="002A5B3F" w:rsidRPr="002A5B3F" w:rsidRDefault="002A5B3F" w:rsidP="000C03E7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lê Văn Điện </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hội nghị Ban Chấp hành Đảng bộ Ủy ban nhân dân thành phố (mở rộng) sơ kết công tác 6 tháng đầu năm 2026. Điểm tại Hội trường A, Văn phòng Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A5B3F" w:rsidRPr="002A5B3F" w:rsidRDefault="002A5B3F" w:rsidP="000C03E7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B3F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp đánh giá, nghiệm thu kết quả thực hiện nhiệm vụ khoa học và công nghệ cấp thành phố, đề tài “Nghiên cứu và biên soạn Địa chí Cần Thơ”. Điểm tại Sở Khoa học và Công nghệ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -5287,51 +5882,51 @@
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Nghỉ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041695F" w:rsidRPr="00597052" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="00597052" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* Chủ nhật (ngày </w:t>
@@ -5379,51 +5974,51 @@
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Nghỉ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5452,705 +6047,665 @@
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lịch làm việc sẽ thay đổi</w:t>
       </w:r>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>theo yêu cầu công tác. Khi thay đổi sẽ cập nhật và chuyển đến các đồng chí.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidTr="00243616">
+      <w:tr w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidTr="00256873">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Nơi nhận:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>T/L TRƯỞNG BAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041695F" w:rsidRPr="001169FF" w:rsidTr="00243616">
+      <w:tr w:rsidR="000C03E7" w:rsidRPr="001169FF" w:rsidTr="00256873">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Vụ địa phương 3 BTGDVTW,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Thường trực Thành ủy,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:right="-111"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Ủy ban Mặt trận Tổ quốc Việt Nam TP,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Lãnh đạo Ban TGDVTU,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các đảng ủy xã, phường,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các đảng ủy trực thuộc Thành ủy,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các phòng chuyên môn BTGDVTU,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Lưu Văn phòng Ban.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>PHÓ CHÁNH VĂN PHÒNG</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0041695F" w:rsidRPr="006528CE" w:rsidRDefault="0041695F" w:rsidP="00243616">
+          <w:p w:rsidR="000C03E7" w:rsidRPr="006528CE" w:rsidRDefault="000C03E7" w:rsidP="00256873">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Trần Bảo Nguyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0041695F" w:rsidRPr="008A190F" w:rsidRDefault="0041695F" w:rsidP="0041695F">
+    <w:p w:rsidR="000C03E7" w:rsidRPr="008A190F" w:rsidRDefault="000C03E7" w:rsidP="000C03E7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0041695F" w:rsidRPr="008A190F" w:rsidSect="006441CC">
+    <w:p w:rsidR="000C03E7" w:rsidRDefault="000C03E7" w:rsidP="000C03E7"/>
+    <w:p w:rsidR="00AE1BB4" w:rsidRDefault="00AE1BB4"/>
+    <w:sectPr w:rsidR="00AE1BB4" w:rsidSect="006441CC">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="964" w:right="851" w:bottom="851" w:left="1701" w:header="992" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="408"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001863CB" w:rsidRDefault="001863CB">
+    <w:p w:rsidR="00D16905" w:rsidRDefault="00D16905">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001863CB" w:rsidRDefault="001863CB">
+    <w:p w:rsidR="00D16905" w:rsidRDefault="00D16905">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001863CB" w:rsidRDefault="001863CB">
+    <w:p w:rsidR="00D16905" w:rsidRDefault="00D16905">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001863CB" w:rsidRDefault="001863CB">
+    <w:p w:rsidR="00D16905" w:rsidRDefault="00D16905">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00243616" w:rsidRDefault="00243616" w:rsidP="00243616">
+  <w:p w:rsidR="00243616" w:rsidRDefault="002842AA" w:rsidP="00243616">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00243616" w:rsidRDefault="00243616">
+  <w:p w:rsidR="00243616" w:rsidRDefault="00D16905">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1750159138"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00243616" w:rsidRDefault="00243616">
+      <w:p w:rsidR="00243616" w:rsidRDefault="002842AA">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0035513F">
-          <w:t>4</w:t>
+        <w:r w:rsidR="005D29DF">
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00243616" w:rsidRDefault="00243616">
+  <w:p w:rsidR="00243616" w:rsidRDefault="00D16905">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="118"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0041695F"/>
-[...27 lines deleted...]
-    <w:rsid w:val="00A91A6D"/>
+    <w:rsidRoot w:val="000C03E7"/>
+    <w:rsid w:val="000C03E7"/>
+    <w:rsid w:val="002842AA"/>
+    <w:rsid w:val="0028667B"/>
+    <w:rsid w:val="002A5B3F"/>
+    <w:rsid w:val="005D29DF"/>
+    <w:rsid w:val="006441E2"/>
+    <w:rsid w:val="009960FE"/>
     <w:rsid w:val="00AE1BB4"/>
-    <w:rsid w:val="00AE38AD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B62531"/>
     <w:rsid w:val="00B84E2E"/>
-    <w:rsid w:val="00BC0444"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00FB6CC9"/>
+    <w:rsid w:val="00D16905"/>
+    <w:rsid w:val="00E062F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
@@ -6295,264 +6850,221 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="28"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:noProof/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:pPr>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof w:val="0"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-    </w:rPr>
-[...30 lines deleted...]
-      <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:kern w:val="16"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -6675,286 +7187,228 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="28"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:noProof/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:pPr>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0041695F"/>
+    <w:rsid w:val="000C03E7"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof w:val="0"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...30 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -7209,67 +7663,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6864</Characters>
+  <Pages>5</Pages>
+  <Words>1375</Words>
+  <Characters>7838</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>HP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8052</CharactersWithSpaces>
+  <CharactersWithSpaces>9195</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>May-BTGDV</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>