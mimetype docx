--- v0 (2026-06-22)
+++ v1 (2026-08-11)
@@ -23,122 +23,122 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C4388F" w:rsidRPr="001169FF" w:rsidTr="0057439B">
+      <w:tr w:rsidR="009B4C3A" w:rsidRPr="001169FF" w:rsidTr="00BC186C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="008D3851" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="008D3851" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>THÀNH ỦY CẦN THƠ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="008D3851" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="008D3851" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>BAN TUYÊN GIÁO VÀ DÂN VẬN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="00533540" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="00533540" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CB39CA3" wp14:editId="218D0138">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52F8DA12" wp14:editId="2FD2C44C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>305224</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>235585</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2593074" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="17145" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Straight Connector 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2593074" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln w="12700">
@@ -173,74 +173,74 @@
                     <v:line id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="24.05pt,18.55pt" to="228.25pt,18.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsHxFC1wEAAA0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAUvFfqf0DcGzvpx7ZWnD1ktb1U&#10;bdTd/gAWP2Ik4CGgsfPv+8COs2qrSq16wQbeDDPDY3s7WsNOEKJG1/L1quYMnMROu2PLvz3ev3rP&#10;WUzCdcKgg5afIfLb3csX28E3sMEeTQeBEYmLzeBb3qfkm6qKsgcr4go9ONpUGKxINA3HqgtiIHZr&#10;qk1dv6sGDJ0PKCFGWr2bNvmu8CsFMn1RKkJipuWkLZUxlPEpj9VuK5pjEL7XcpYh/kGFFdrRoQvV&#10;nUiCfQ/6FyqrZcCIKq0k2gqV0hKKB3Kzrn9y89ALD8ULhRP9ElP8f7Ty8+kQmO7o7jhzwtIVPaQg&#10;9LFPbI/OUYAY2DrnNPjYUPneHcI8i/4QsulRBZu/ZIeNJdvzki2MiUla3Lz98Lq+ecOZvOxVV6AP&#10;MX0EtCz/tNxol22LRpw+xUSHUemlJC8bxwYSvLmp61IW0ejuXhuTN0vrwN4EdhJ06Wks4onhWRXN&#10;jCPabGkyUf7S2cDE/xUUhUKy19MBuR2vnEJKcOnCaxxVZ5giBQtwVvYn4FyfoVBa9W/AC6KcjC4t&#10;YKsdht/JvkahpvpLApPvHMETdudyvSUa6rmS/fw+clM/nxf49RXvfgAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACbUO/HbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU/qrEKeq&#10;kPoALUgVN9fe/EC8jmynSd+eRRzgtNqd0ew3xW5ynbhiiK0nBfNZBgLJeNtSreD97fC0BRGTJqs7&#10;T6jghhF25f1doXPrRzri9ZRqwSEUc62gSanPpYymQafjzPdIrFU+OJ14DbW0QY8c7jr5nGVr6XRL&#10;/KHRPb42aL5Og1PwkY3d8Gmqg1no25mOe7cJlVPq8WHav4BIOKU/M/zgMzqUzHTxA9koOgXL7Zyd&#10;ChYbnqwvV+sViMvvQZaF/F+g/AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDsHxFC1wEA&#10;AA0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAm1Dvx&#10;2wAAAAgBAAAPAAAAAAAAAAAAAAAAADEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00533540">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>ĐẢNG CỘNG SẢN VIỆT NAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4388F" w:rsidRPr="001169FF" w:rsidTr="0057439B">
+      <w:tr w:rsidR="009B4C3A" w:rsidRPr="001169FF" w:rsidTr="00BC186C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="008D3851" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="008D3851" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="008D3851" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="008D3851" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Số </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
             <w:r>
@@ -249,51 +249,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LV</w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/BTGDVTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="003D0E1A" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="003D0E1A" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Cần Thơ, ngày </w:t>
             </w:r>
@@ -322,102 +322,102 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> năm 202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="005B0B55" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="005B0B55" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="005B0B55" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="005B0B55" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>LỊCH LÀM VIỆC</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">của Trưởng Ban và các Phó Trưởng Ban </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="005B0B55" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="005B0B55" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Ban Tuyên giáo và Dân vận Thành ủy </w:t>
       </w:r>
@@ -535,91 +535,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>28/6/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="005B0B55" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="005B0B55" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
           <w:tab w:val="left" w:pos="5430"/>
           <w:tab w:val="left" w:pos="6930"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>-----</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="005B0B55" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="005B0B55" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="00597052" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="00597052" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -668,51 +668,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
@@ -920,51 +920,51 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>cán bộ, công chức được phân công theo Quyết định số 68, 69, 70 của Ban Tuyên giáo và Dân vận Thành ủy cùng dự</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>). Điểm tại Hội trường Trường Chính trị thành phố.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0676F">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0676F">
         <w:rPr>
@@ -1111,51 +1111,51 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Từ ngày 22/6 đến ngày 25/6/2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
@@ -1245,51 +1245,51 @@
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dự Hội nghị Ban Chấp hành Đảng bộ xã Đại Ngãi. Điểm tại phòng họp Ban Chấp hành Đảng bộ xã Đại Ngãi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="00893258" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="00893258" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893258">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r w:rsidRPr="00893258">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
@@ -1393,51 +1393,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00893258">
         <w:rPr>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>đồng chí Nguyễn Hoài Nhớ, Nguyễn Huỳnh Phương cùng dự</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>). Điểm tại phòng làm việc Trưởng Ban.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
@@ -1485,51 +1485,51 @@
       </w:r>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nguyễn Bích Trâm dự triển khai Thông báo Kết luận của Đoàn Giám sát số 602. Điểm tại Đảng ủy xã An Ninh.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E45A1B">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- 14 giờ,</w:t>
       </w:r>
       <w:r>
@@ -1634,51 +1634,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>đồng chí Nguyễn Hoài Nhớ cùng dự</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. Điểm tại Phòng họp số 02, Văn phòng Thành ủy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1747,51 +1747,51 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">dự họp việc phối hợp tuyên truyền về biển, đảo Việt Nam, lực lượng Cảnh Sát biển và công tác phòng ngừa ma </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">túy xâm nhập vào giới trẻ tại thành phố Cần Thơ. Điểm tại Hội trường Trường Đại học Kỹ thuật Công  nghệ Cần Thơ. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="00893258" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="00893258" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893258">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
@@ -1934,51 +1934,51 @@
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Điểm tại Phòng họp số 02, Văn phòng Thành ủy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -2027,51 +2027,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -2159,51 +2159,51 @@
       <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dự Hội nghị Ban Chấp hành Đảng bộ phường Bình Thủy. Điểm tại Hội trường số 01, Ủy ban nhân dân phường Bình Thủy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E45A1B">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2258,51 +2258,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Ngọc Tâm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> đi kiểm tra tiến độ thi công các công trình Bệnh viện Ung bướu thành phố (quy mô 500 giường và cơ sở 3). Điểm tại công trình dự án.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625CB8">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
@@ -2500,604 +2500,625 @@
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00625CB8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Vương, phường Ninh Kiều</w:t>
       </w:r>
       <w:r w:rsidRPr="00625CB8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45A1B">
+      <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E10A9">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E10A9">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E10A9">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D3AA2">
+      <w:r w:rsidRPr="006E10A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> họp Ban Thường vụ Thành ủy. Điểm tại Phòng họp số 01, Văn phòng Thành ủy. </w:t>
+      <w:r w:rsidRPr="006E10A9">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nguyễn Hồng Hà </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20E8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dự sơ kết công tác Biên Phòng, xây dựng lực lượng Biên Phòng 6 tháng đầu năm 2026 và ký kết chương trình phối hợp “Đồ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ng hành cùng P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20E8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hụ nữ biên cương” giai đoạn 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20E8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2030. Điểm tại Hội trường S3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20E8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ban Chỉ huy Bộ đội Biên Phòng thành phố.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002423B3">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="004B6A33" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...1 lines deleted...]
-          <w:color w:val="212529"/>
+          <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E10A9">
-[...54 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="004B6A33">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6A33">
+        <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E10A9">
-[...3 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="004B6A33">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E10A9">
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="004B6A33">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6A33">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ngọc Tâm,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6A33">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6A33">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trần Hồng Thắm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6A33">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dự </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6A33">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>họp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6A33">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trực tuyến Chuyên đề của Ban Chỉ đạo của Chính phủ về phát triển khoa học , công nghệ, đổi mới sáng tạo, chuyển đổi số và Đề án 06 về thúc đẩy phát triển khoa học, công nghệ, đổi mới sáng tạo. Điểm tại Hội trường A, Văn phòng Thành ủy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="00173D57" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00173D57">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00E318D3">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- 14 giờ,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00173D57">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00173D57">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005D3AA2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00173D57">
-[...72 lines deleted...]
-        <w:t xml:space="preserve"> trực tuyến Chuyên đề của Ban Chỉ đạo của Chính phủ về phát triển khoa học , công nghệ, đổi mới sáng tạo, chuyển đổi số và Đề án 06 về thúc đẩy phát triển khoa học, công nghệ, đổi mới sáng tạo. Điểm tại Hội trường A, Văn phòng Thành ủy.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>họp tiếp thu các ý kiến góp ý cơ chế, chính sách đặc thù phát triển thành phố Cần Thơ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí Nguyễn Hoài Nhớ cùng dự</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Điểm tại Phòng họp số 02, Văn phòng Thành ủy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:b/>
-          <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E318D3">
-[...11 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D3AA2">
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nguyễn Thanh Sơn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>họp trao đổi nội dung liên quan đến hoạt động tôn giáo (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
         <w:rPr>
           <w:i/>
-          <w:color w:val="0D0D0D"/>
-[...31 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí Vi Anh Kiệt cùng dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Điểm tại phòng họp Sở Dân tộc và Tôn giáo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="00597052" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="00597052" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -3146,72 +3167,73 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="00B03042" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="00B03042" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>07</w:t>
       </w:r>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> giờ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3286,76 +3308,75 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> dự Hội nghị Đảng ủy Quân sự phiên 6 tháng đầu năm 2026. Điểm tại Hội trường A, Bộ Chỉ huy Quân sự thành phố Cần Thơ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>- 08</w:t>
       </w:r>
       <w:r w:rsidRPr="009B554A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> giờ,</w:t>
       </w:r>
       <w:r w:rsidRPr="009B554A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -3388,173 +3409,330 @@
       <w:r w:rsidRPr="009B554A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>dự kỳ họp thứ Hai (kỳ họp chuyên đề) Hội đồng nhân dân phường Cái Răng. Điểm tại Hội trường 1, Đảng ủy phường Cái Răng.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E318D3">
-[...32 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- 08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B554A">
+      <w:r w:rsidRPr="009B4C3A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">đồng chí </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B4C3A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Nguyễn Thanh Sơn</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B554A">
+      <w:r w:rsidRPr="009B4C3A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">cùng Thường trực Thành ủy </w:t>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>dự Hội nghị sơ kết công tác Phật sự 6 tháng đầu năm 2026, trao Quyết định của Hội đồng Trị sự GHPGVN về việc chuẩn y nhân sự Ban Trị sự GHPGVN thành phố Cần Thơ nhiệm kỳ 2026 - 2031. Điểm tại Thiền viện Trúc Lâm Phương Nam, phường An Bình, thành phố Cần Thơ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- 08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Phạm Thế Vinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dự Lễ phát động triển khai cao điểm thu nhận mẫu sinh phẩm AND thân nhân liệt sĩ chưa xác định thông tin. Điểm tại phòng họp trực tuyến số 02, Công an thành phố.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="00777528" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dự trao đổi một số nội dung về công tác cán bộ. Điểm tại phòng họp số 02, Ban Tổ chức Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="00777528" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>- 13</w:t>
@@ -3735,51 +3913,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Trường Khánh, Tân Thạnh</w:t>
       </w:r>
       <w:r w:rsidRPr="00777528">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00777528">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="00E318D3" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="00E318D3" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E318D3">
         <w:rPr>
           <w:b/>
           <w:color w:val="262626"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- 13 giờ 30,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E318D3">
         <w:rPr>
@@ -3861,58 +4039,57 @@
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>xã Lâm Tân, xã Vĩnh Lợi, xã Phú Lộc, xã Gia Hòa, xã Nhu Gia, xã Hòa Tú, xã Ngọc Tố và xã Thạnh Thới An về t</w:t>
       </w:r>
       <w:r w:rsidRPr="00E318D3">
         <w:rPr>
           <w:color w:val="262626"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ình hình thực hiện các nhiệm vụ chính trị 6 tháng đầu năm, triển khai phương hướng, nhiệm vụ trọng tâm 6 tháng cuối năm 2026. Điểm tại Trụ sở Đảng ủy xã Phú Lộc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="262626"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="00B03042" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:b/>
-          <w:color w:val="212529"/>
+          <w:color w:val="0D0D0D"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3AA2">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -4001,77 +4178,282 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> dự Hội nghị sơ kết công tác quân sự, quốc phòng 6 tháng đầu năm 2026. Điểm tại Hội trường A, Bộ Chỉ huy Quân sự thành phố Cần Thơ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="004D16C2" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ngọc Tâm,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Thanh Sơn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp nhóm nghiên cứu biên soạn nội dung sơ kết Nghị quyết số 59</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC186C" w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-NQ/TW của Bộ Chính trị, tổng kết Nghị quyết số 45/2022/QH15 của Quốc hội và xây dựng, hoàn thiện các cơ chế, chính sách đặc thù phát triển thành phố Cần Thơ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí Nguyễn Hoài Nhớ, Nguyễn Huỳnh Phương cùng dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Điểm tại Phòng họp số 02, Văn phòng Thành ủy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="00B03042" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">* Thứ năm (ngày </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -4086,426 +4468,840 @@
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
       <w:r w:rsidRPr="009051FC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk225525575"/>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="00BC186C" w:rsidRPr="004D16C2" w:rsidRDefault="00BC186C" w:rsidP="00BC186C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...1 lines deleted...]
-          <w:color w:val="212529"/>
+          <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D3AA2">
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>08</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D3AA2">
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> giờ,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E10A9">
-[...3 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E10A9">
-[...88 lines deleted...]
-        <w:t>dự Bế mạc Hội thi Báo cáo viên, tuyên truyền viên giỏi cấp thành phố năm 2026. Điểm tại Hội trường Trường Chính trị thành phố.</w:t>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ngọc Tâm,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Thanh Sơn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp nhóm nghiên cứu biên soạn nội dung sơ kết Nghị quyết số 59-NQ/TW của Bộ Chính trị, tổng kết Nghị quyết số 45/2022/QH15 của Quốc hội và xây dựng, hoàn thiện các cơ chế, chính sách đặc thù phát triển thành phố Cần Thơ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí Nguyễn Hoài Nhớ, Nguyễn Huỳnh Phương cùng dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Điểm tại Phòng họp số 02, Văn phòng Thành ủy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="00777528" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="004D16C2" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...53 lines deleted...]
-          <w:spacing w:val="2"/>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="008E21DD" w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B554A">
-[...30 lines deleted...]
-          <w:spacing w:val="2"/>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nguyễn Ngọc Tâm, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lê Văn Điện, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Hiệp Trung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự Bế mạc Hội thi Báo cáo viên, tuyên truyền viên giỏi cấp thành phố năm 2026. Điểm tại </w:t>
+      </w:r>
+      <w:r w:rsidR="008E21DD" w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Hội trường Y tế cộng đồng, Trường Đại học y dược Cần Thơ (</w:t>
+      </w:r>
+      <w:r w:rsidR="008E21DD" w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>số 179, đường Nguyễn Văn Cừ, phường Tân An, thành phố Cần Thơ</w:t>
+      </w:r>
+      <w:r w:rsidR="008E21DD" w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC186C" w:rsidRPr="004D16C2" w:rsidRDefault="00BC186C" w:rsidP="009B4C3A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00777528">
-[...45 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00777528">
-[...35 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Phạm Thế Vinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự Hội nghị sơ kết thực hiện nhiệm vụ tìm kiếm, quy tập và xác định</w:t>
+      </w:r>
+      <w:r w:rsidR="00185209" w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> danh tính hài cốt liệt sĩ 6 tháng đầu năm, phương hướng nhiệm vụ 6 tháng cuối năm 2026. Điểm tại phòng họp trực tuyến, Văn phòng Ủy ban nhân dân thành phố.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00BC186C" w:rsidRPr="004D16C2" w:rsidRDefault="00BC186C" w:rsidP="00BC186C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ngọc Tâm,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Thanh Sơn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp nhóm nghiên cứu biên soạn nội dung sơ kết Nghị quyết số 59-NQ/TW của Bộ Chính trị, tổng kết Nghị quyết số 45/2022/QH15 của Quốc hội và xây dựng, hoàn thiện các cơ chế, chính sách đặc thù phát triển thành phố Cần Thơ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí Nguyễn Hoài Nhớ, Nguyễn Huỳnh Phương cùng dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Điểm tại Phòng họp số 02, Văn phòng Thành ủy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00777528">
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+    </w:p>
+    <w:p w:rsidR="00BA7AB8" w:rsidRPr="004D16C2" w:rsidRDefault="00BA7AB8" w:rsidP="00BA7AB8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Trần Hồng Thắm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cùng Liên hiệp các tổ chức hữu nghị </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63CBE" w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thành phố </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">khảo sát </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63CBE" w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63CBE" w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i tích lịch sử cấp quốc gia Nam Nhã Đường về bảo tồn “Di sản mộc bản</w:t>
+      </w:r>
+      <w:r w:rsidR="00193B20" w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thời kỳ Đông Du</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63CBE" w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>”. Điểm tại Chùa Nam Nhã.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -4547,509 +5343,879 @@
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="00777528" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="00BC186C" w:rsidRPr="004D16C2" w:rsidRDefault="00BC186C" w:rsidP="00BC186C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-          <w:spacing w:val="2"/>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B554A">
-[...109 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Thanh Sơn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp nhóm nghiên cứu biên soạn nội dung sơ kết Nghị quyết số 59-NQ/TW của Bộ Chính trị, tổng kết Nghị quyết số 45/2022/QH15 của Quốc hội và xây dựng, hoàn thiện các cơ chế, chính sách đặc thù phát triển thành phố Cần Thơ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí Nguyễn Hoài Nhớ, Nguyễn Huỳnh Phương cùng dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Điểm tại Phòng họp số 02, Văn phòng Thành ủy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00777528">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...1 lines deleted...]
-          <w:color w:val="212529"/>
+          <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D3AA2">
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>08</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D3AA2">
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> giờ,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E10A9">
-[...3 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E10A9">
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lê Văn Điện</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự Hội nghị sơ kết công tác kiểm tra, giám sát và thi hành kỷ luật của Đảng 6 tháng đầu năm, triển khai nhiệm vụ 6 tháng cuối năm 2026. Điểm tại Hội trường A, Văn phòng Thành ủy.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="00777528" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nguyễn Hiệp Trung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự Hội thảo khoa học “Công tác dư luận xã hội trong triển khai, thực hiện Nghị quyết Đại hội XIV của Đảng”. Điểm tại Hội trường 1, Học viện Chính trị quốc gia Hồ Chí Minh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3AA2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3AA2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E10A9">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E10A9">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Trần Hồng Thắm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E10A9">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dự Hội nghị Ban Chấp hành Đảng bộ phường Thới An Đông. Điểm tại Hội trường UBND phường Thới An Đông. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC186C" w:rsidRPr="004D16C2" w:rsidRDefault="00BC186C" w:rsidP="00BC186C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ngọc Tâm,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Thanh Sơn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp nhóm nghiên cứu biên soạn nội dung sơ kết Nghị quyết số 59-NQ/TW của Bộ Chính trị, tổng kết Nghị quyết số 45/2022/QH15 của Quốc hội và xây dựng, hoàn thiện các cơ chế, chính sách đặc thù phát triển thành phố Cần Thơ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí Nguyễn Hoài Nhớ, Nguyễn Huỳnh Phương cùng dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Điểm tại Phòng họp số 02, Văn phòng Thành ủy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C1345" w:rsidRPr="004D16C2" w:rsidRDefault="000C1345" w:rsidP="00BC186C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lê Văn Điện</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D16C2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự Hội nghị sơ kết tình hình thực hiện nhiệm vụ Tiểu ban Bảo vệ chính trị nội bộ Thành ủy và báo cáo kết quả công tác phối hợp thực hiện nhiệm vụ bảo vệ chính trị nội bộ 6 tháng đầu năm 2026. Điểm tại Phòng họp Ban Tổ chức Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 15 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> giờ,</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B554A">
-[...112 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp Ban Thư</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="009B4C3A">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ờng vụ Thành ủy. Điểm tại Phòng họp số 01, Văn phòng Thành ủy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="00597052" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="00597052" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -5090,51 +6256,51 @@
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Nghỉ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="00597052" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="00597052" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* Chủ nhật (ngày </w:t>
@@ -5196,51 +6362,51 @@
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00597052">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Nghỉ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5269,651 +6435,661 @@
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lịch làm việc sẽ thay đổi</w:t>
       </w:r>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>theo yêu cầu công tác. Khi thay đổi sẽ cập nhật và chuyển đến các đồng chí.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidTr="0057439B">
+      <w:tr w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidTr="00BC186C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Nơi nhận:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>T/L TRƯỞNG BAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4388F" w:rsidRPr="001169FF" w:rsidTr="0057439B">
+      <w:tr w:rsidR="009B4C3A" w:rsidRPr="001169FF" w:rsidTr="00BC186C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Vụ địa phương 3 BTGDVTW,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Thường trực Thành ủy,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:right="-111"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Ủy ban Mặt trận Tổ quốc Việt Nam TP,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Lãnh đạo Ban TGDVTU,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các đảng ủy xã, phường,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các đảng ủy trực thuộc Thành ủy,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các phòng chuyên môn BTGDVTU,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Lưu Văn phòng Ban.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>PHÓ CHÁNH VĂN PHÒNG</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C4388F" w:rsidRPr="006528CE" w:rsidRDefault="00C4388F" w:rsidP="0057439B">
+          <w:p w:rsidR="009B4C3A" w:rsidRPr="006528CE" w:rsidRDefault="009B4C3A" w:rsidP="00BC186C">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Trần Bảo Nguyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C4388F" w:rsidRPr="000A089C" w:rsidRDefault="00C4388F" w:rsidP="00C4388F">
+    <w:p w:rsidR="009B4C3A" w:rsidRPr="000A089C" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A"/>
+    <w:p w:rsidR="009B4C3A" w:rsidRDefault="009B4C3A" w:rsidP="009B4C3A"/>
     <w:p w:rsidR="00AE1BB4" w:rsidRDefault="00AE1BB4"/>
-    <w:sectPr w:rsidR="00AE1BB4" w:rsidSect="007E6661">
+    <w:sectPr w:rsidR="00AE1BB4" w:rsidSect="00BC186C">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="992" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="408"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00942613" w:rsidRDefault="00942613">
+    <w:p w:rsidR="0088798E" w:rsidRDefault="0088798E">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00942613" w:rsidRDefault="00942613">
+    <w:p w:rsidR="0088798E" w:rsidRDefault="0088798E">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A3"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A3"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A3"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00942613" w:rsidRDefault="00942613">
+    <w:p w:rsidR="0088798E" w:rsidRDefault="0088798E">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00942613" w:rsidRDefault="00942613">
+    <w:p w:rsidR="0088798E" w:rsidRDefault="0088798E">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00DE2AB6" w:rsidRDefault="00C4388F" w:rsidP="007E6661">
+  <w:p w:rsidR="00BC186C" w:rsidRDefault="00BC186C" w:rsidP="00BC186C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DE2AB6" w:rsidRDefault="00942613">
+  <w:p w:rsidR="00BC186C" w:rsidRDefault="00BC186C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1750159138"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00DE2AB6" w:rsidRDefault="00C4388F">
+      <w:p w:rsidR="00BC186C" w:rsidRDefault="00BC186C">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B34F42">
-          <w:t>4</w:t>
+        <w:r w:rsidR="004D16C2">
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00DE2AB6" w:rsidRDefault="00942613">
+  <w:p w:rsidR="00BC186C" w:rsidRDefault="00BC186C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C4388F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00942613"/>
+    <w:rsidRoot w:val="009B4C3A"/>
+    <w:rsid w:val="000C1345"/>
+    <w:rsid w:val="00185209"/>
+    <w:rsid w:val="00193B20"/>
+    <w:rsid w:val="004316F6"/>
+    <w:rsid w:val="004D16C2"/>
+    <w:rsid w:val="0088798E"/>
+    <w:rsid w:val="008E21DD"/>
+    <w:rsid w:val="008F1C2E"/>
+    <w:rsid w:val="009B4C3A"/>
+    <w:rsid w:val="00A63CBE"/>
     <w:rsid w:val="00AE1BB4"/>
-    <w:rsid w:val="00B34F42"/>
     <w:rsid w:val="00B84E2E"/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="00BA7AB8"/>
+    <w:rsid w:val="00BC186C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
@@ -6058,207 +7234,207 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="28"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:noProof/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:pPr>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
     <w:name w:val="fontstyle01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:kern w:val="16"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -6390,225 +7566,224 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="28"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:noProof/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:pPr>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
     <w:name w:val="fontstyle01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00C4388F"/>
+    <w:rsid w:val="009B4C3A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -6862,66 +8037,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5518</Characters>
+  <Pages>5</Pages>
+  <Words>1458</Words>
+  <Characters>8313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6473</CharactersWithSpaces>
+  <CharactersWithSpaces>9752</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>May-BTGDV</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>