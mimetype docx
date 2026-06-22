--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -1,144 +1,143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E5556E" w:rsidRPr="001169FF" w:rsidTr="00835F63">
+      <w:tr w:rsidR="006D6407" w:rsidRPr="001169FF" w14:paraId="25FA83BC" w14:textId="77777777" w:rsidTr="00082FCD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="008D3851" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="59D8F34F" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="008D3851" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>THÀNH ỦY CẦN THƠ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="008D3851" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="72FAFCD1" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="008D3851" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>BAN TUYÊN GIÁO VÀ DÂN VẬN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="00533540" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="21C1E1A7" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="00533540" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
-                <w:lang w:eastAsia="vi-VN"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F81D635" wp14:editId="6303A15E">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D4BDF52" wp14:editId="02C305D0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>305224</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>235585</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2593074" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="17145" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Straight Connector 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2593074" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln w="12700">
@@ -148,99 +147,99 @@
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="24.05pt,18.55pt" to="228.25pt,18.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsHxFC1wEAAA0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAUvFfqf0DcGzvpx7ZWnD1ktb1U&#10;bdTd/gAWP2Ik4CGgsfPv+8COs2qrSq16wQbeDDPDY3s7WsNOEKJG1/L1quYMnMROu2PLvz3ev3rP&#10;WUzCdcKgg5afIfLb3csX28E3sMEeTQeBEYmLzeBb3qfkm6qKsgcr4go9ONpUGKxINA3HqgtiIHZr&#10;qk1dv6sGDJ0PKCFGWr2bNvmu8CsFMn1RKkJipuWkLZUxlPEpj9VuK5pjEL7XcpYh/kGFFdrRoQvV&#10;nUiCfQ/6FyqrZcCIKq0k2gqV0hKKB3Kzrn9y89ALD8ULhRP9ElP8f7Ty8+kQmO7o7jhzwtIVPaQg&#10;9LFPbI/OUYAY2DrnNPjYUPneHcI8i/4QsulRBZu/ZIeNJdvzki2MiUla3Lz98Lq+ecOZvOxVV6AP&#10;MX0EtCz/tNxol22LRpw+xUSHUemlJC8bxwYSvLmp61IW0ejuXhuTN0vrwN4EdhJ06Wks4onhWRXN&#10;jCPabGkyUf7S2cDE/xUUhUKy19MBuR2vnEJKcOnCaxxVZ5giBQtwVvYn4FyfoVBa9W/AC6KcjC4t&#10;YKsdht/JvkahpvpLApPvHMETdudyvSUa6rmS/fw+clM/nxf49RXvfgAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACbUO/HbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU/qrEKeq&#10;kPoALUgVN9fe/EC8jmynSd+eRRzgtNqd0ew3xW5ynbhiiK0nBfNZBgLJeNtSreD97fC0BRGTJqs7&#10;T6jghhF25f1doXPrRzri9ZRqwSEUc62gSanPpYymQafjzPdIrFU+OJ14DbW0QY8c7jr5nGVr6XRL&#10;/KHRPb42aL5Og1PwkY3d8Gmqg1no25mOe7cJlVPq8WHav4BIOKU/M/zgMzqUzHTxA9koOgXL7Zyd&#10;ChYbnqwvV+sViMvvQZaF/F+g/AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDsHxFC1wEA&#10;AA0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAm1Dvx&#10;2wAAAAgBAAAPAAAAAAAAAAAAAAAAADEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
+                    <v:line w14:anchorId="2CFC9544" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="24.05pt,18.55pt" to="228.25pt,18.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkBIB2vAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu/Zu06ax1ptDouRS&#10;tVE/fgDBwxoJGAR07f33HfCuHaVRpUa9YBjmvXnzGG+vR2vYAULU6Fq+XtWcgZPYabdv+c8fd+8+&#10;cRaTcJ0w6KDlR4j8evf2zXbwDWywR9NBYETiYjP4lvcp+aaqouzBirhCD44uFQYrEh3DvuqCGIjd&#10;mmpT1x+rAUPnA0qIkaK30yXfFX6lQKavSkVIzLSctKWyhrI+5rXabUWzD8L3Wp5kiFeosEI7KjpT&#10;3Yok2K+g/6CyWgaMqNJKoq1QKS2h9EDdrOtn3XzvhYfSC5kT/WxT/H+08svhxj0EsmHwsYn+IeQu&#10;RhVs/pI+NhazjrNZMCYmKbj5cPW+vrzgTJ7vqgXoQ0z3gJblTcuNdrkP0YjD55ioGKWeU3LYODbQ&#10;9Gwu67qkRTS6u9PG5MsyC3BjAjsIesU0rvOrEcOTLDoZR8GlibJLRwMT/zdQTHckez0VyPO1cAop&#10;waUzr3GUnWGKFMzAk7K/AU/5GQpl9v4FPCNKZXRpBlvtMLwke7FCTflnB6a+swWP2B3L8xZraIiK&#10;c6eBz1P69Fzgy2+5+w0AAP//AwBQSwMEFAAGAAgAAAAhACbUO/HbAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU/qrEKeqkPoALUgVN9fe/EC8jmynSd+eRRzgtNqd0ew3&#10;xW5ynbhiiK0nBfNZBgLJeNtSreD97fC0BRGTJqs7T6jghhF25f1doXPrRzri9ZRqwSEUc62gSanP&#10;pYymQafjzPdIrFU+OJ14DbW0QY8c7jr5nGVr6XRL/KHRPb42aL5Og1PwkY3d8Gmqg1no25mOe7cJ&#10;lVPq8WHav4BIOKU/M/zgMzqUzHTxA9koOgXL7ZydChYbnqwvV+sViMvvQZaF/F+g/AYAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDkBIB2vAEAAN4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAm1Dvx2wAAAAgBAAAPAAAAAAAAAAAAAAAAABYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00533540">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>ĐẢNG CỘNG SẢN VIỆT NAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5556E" w:rsidRPr="001169FF" w:rsidTr="00835F63">
+      <w:tr w:rsidR="006D6407" w:rsidRPr="001169FF" w14:paraId="306CCCE6" w14:textId="77777777" w:rsidTr="00082FCD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="008D3851" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="169C8264" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="008D3851" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="008D3851" w:rsidRDefault="00E5556E" w:rsidP="00E5556E">
+          <w:p w14:paraId="0D42E78F" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="008D3851" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Số </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r>
@@ -249,186 +248,171 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LV</w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/BTGDVTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="003D0E1A" w:rsidRDefault="00E5556E" w:rsidP="004A776C">
+          <w:p w14:paraId="5ABA1963" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Cần Thơ, ngày </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007A555F">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>0</w:t>
+              </w:rPr>
+              <w:t>03</w:t>
             </w:r>
-            <w:r w:rsidR="004A776C">
-[...9 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> tháng </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007A555F">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> năm 202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007A555F">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E5556E" w:rsidRPr="005B0B55" w:rsidRDefault="00E5556E" w:rsidP="00E5556E">
+    <w:p w14:paraId="58FD568A" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="005B0B55" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E5556E" w:rsidRPr="005B0B55" w:rsidRDefault="00E5556E" w:rsidP="00E5556E">
+    <w:p w14:paraId="09EDD4D0" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="005B0B55" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>LỊCH LÀM VIỆC</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">của Trưởng Ban và các Phó Trưởng Ban </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E5556E" w:rsidRPr="005B0B55" w:rsidRDefault="00E5556E" w:rsidP="00E5556E">
+    <w:p w14:paraId="0409D987" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="005B0B55" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Ban Tuyên giáo và Dân vận Thành ủy </w:t>
       </w:r>
@@ -445,2754 +429,2876 @@
       </w:r>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>(từ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ngày </w:t>
       </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>04/5</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>/202</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>6</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>-</w:t>
+        </w:rPr>
+        <w:t>10/5/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E5556E" w:rsidRPr="005B0B55" w:rsidRDefault="00E5556E" w:rsidP="00E5556E">
+    <w:p w14:paraId="08EAB8BC" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="005B0B55" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
           <w:tab w:val="left" w:pos="5430"/>
           <w:tab w:val="left" w:pos="6930"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>-----</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E5556E" w:rsidRPr="005B0B55" w:rsidRDefault="00E5556E" w:rsidP="00E5556E">
+    <w:p w14:paraId="2FBDA99D" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="005B0B55" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E5556E" w:rsidRDefault="00E5556E" w:rsidP="00E5556E">
+    <w:p w14:paraId="1A20B10C" w14:textId="77777777" w:rsidR="006D6407" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* Thứ hai (ngày </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007C2870">
+        </w:rPr>
+        <w:t>04/5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880D4A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-GB"/>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00880D4A">
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7334D7FF" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="000D7AE7" w:rsidRDefault="006D6407" w:rsidP="006D6407">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7AE7">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7AE7">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7AE7">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nguyễn Ngọc Tâm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7AE7">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đi công tác ngoài thành phố đến hết ngày </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>10/05/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7AE7">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4F4C25" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Phạm Thế Vinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp trao đổi với một số cơ quan, đơn vị về chuẩn bị công tác tổ chức vòng chung kết khu vực Cuộc thi “Em yêu biển, đảo quê hương” năm học 2025 - 2026 tại thành phố Cần Thơ. Điểm tại phòng họp Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762900AE" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nguyễn Hiệp Trung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp lệ chi bộ phòng Thông tin Tổng hợp. Điểm tại phòng họp nội bộ Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0BF9DD" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Lê Văn Điện,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3606B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Võ Chí Công</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp lệ chi bộ Văn phòng Ban tháng 5/2026. Điểm tại phòng Truyền thống Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7D676E" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nguyễn Thanh Sơn,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Huỳnh Thanh Phong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp lệ chi bộ phòng DVCCQNN, DT và TG tháng 5/2026. Điểm tại phòng họp Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F5C021" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nguyễn Hồng Hà</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp lệ chi bộ phòng Đoàn thể và các Hội tháng 5/2026. Điểm tại phòng Đoàn thể và các Hội.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD86B4F" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Phạm Thế Vinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp lệ chi bộ phòng TTBCXB tháng 5/2026. Điểm tại phòng họp nội bộ Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48998DD1" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="00880D4A" w:rsidRDefault="006D6407" w:rsidP="006D6407">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>):</w:t>
-[...11 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D7AE7">
-[...797 lines deleted...]
-        <w:ind w:firstLine="567"/>
+      <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00880D4A">
+        <w:t xml:space="preserve">* Thứ ba (ngày </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">* Thứ ba (ngày </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007C2870">
+        <w:t>05/5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880D4A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-GB"/>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00880D4A">
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E26CC8" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3606B">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74440">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dự </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">báo cáo chuyên đề </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74440">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Hội nghị trực tuyến nghiên cứu, học tập, quán triệt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74440">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>và triển khai thực hiện Nghị quyết Hội nghị lần thứ hai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74440">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Ban Chấp hành Trung ương Đảng khóa XIV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>. Điểm tại Hội trường A, Văn phòng Thành ủy Cần Thơ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A74170A" w14:textId="77777777" w:rsidR="00B763A1" w:rsidRPr="007A555F" w:rsidRDefault="00B763A1" w:rsidP="00B763A1">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 09 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Trần Hồng Thắm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp lệ chi bộ phòng KGVHVN tháng 5/2026. Điểm tại phòng họp Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A4A110" w14:textId="77777777" w:rsidR="0024607D" w:rsidRPr="007A555F" w:rsidRDefault="0024607D" w:rsidP="006D6407">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Lê Văn Điện </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>họp Đoàn Giám sát theo Quyết định số 597-QĐ/TU ngày 08/4/2026 của Ban Thường vụ Thành ủy. Điểm tại Phòng họp số 01, Văn phòng Thành ủy.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C3D920" w14:textId="77777777" w:rsidR="007C1135" w:rsidRPr="007A555F" w:rsidRDefault="007C1135" w:rsidP="007C1135">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- 14 giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>họp Đoàn Giám sát theo Quyết định số 593-QĐ/TU ngày 08/4/2026 của Ban Thường vụ Thành ủy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Điểm tại phòng họp số 02 Văn phòng Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646D7345" w14:textId="77777777" w:rsidR="00FE01A1" w:rsidRPr="007A555F" w:rsidRDefault="00FE01A1" w:rsidP="00FE01A1">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 14 giờ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phạm Thế Vinh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dự Hội thảo khoa học quốc gia “Chiến lược công tác tư tưởng của Đảmg trong bối cảnh chuyển đổi số (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí Trương Thị Hồng Vân cùng dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>). Điểm tại Hội trường Nhà A, Ban Tuyên giáo và Dân vận Trung ương.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EC0551" w14:textId="77777777" w:rsidR="0024607D" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nguyễn Thanh Sơn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tiếp và làm việc với Đoàn Ban Thường trực Ban Trị sự Giáo hội Phật giáo Việt Nam thành phố Cần Thơ. Điểm tại phòng họp Ban.</w:t>
+      </w:r>
+      <w:r w:rsidR="0024607D" w:rsidRPr="0024607D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A94D9CD" w14:textId="77777777" w:rsidR="006D6407" w:rsidRDefault="006D6407" w:rsidP="006D6407">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>):</w:t>
-[...12 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0B8D">
-[...376 lines deleted...]
-        <w:ind w:firstLine="567"/>
+      <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00880D4A">
+        <w:t xml:space="preserve">* Thứ tư (ngày </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="007C2870">
+        <w:t>06/5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880D4A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-GB"/>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00880D4A">
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B748476" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nguyễn Thanh Sơn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>làm việc với một số cơ quan, đơn vị về kết quả giải quyết một số vụ việc liên quan đến tôn giáo. Điểm tại phòng họp Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600A676D" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3606B">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>báo cáo chuyên đề</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74440">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hội nghị trực tuyến nghiên cứu, học tập, quán triệt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74440">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>và triển khai thực hiện Nghị quyết Hội nghị lần thứ hai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74440">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Ban Chấp hành Trung ương Đảng khóa XIV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>. Điểm tại Hội trường A, Văn phòng Thành ủy Cần Thơ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2EA228" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nguyễn Hồng Hà</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự Hội nghị phản biện xã hội đối với dự thảo Nghị quyết quy định chính sách trợ giúp xã hội đối với đối tượng khó khăn chưa được quy định tại Nghị định số 20/2021/NĐ-CP. Điểm tại Hội trường Ủy ban Mặt trận Tổ quốc Việt Nam thành phố.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0F9F0A" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880D4A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Thứ năm (ngày </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>07/5/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880D4A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>):</w:t>
       </w:r>
+      <w:r w:rsidRPr="00880D4A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk225525575"/>
     </w:p>
-    <w:p w:rsidR="004A776C" w:rsidRPr="004A776C" w:rsidRDefault="004A776C" w:rsidP="00F74440">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="0455198E" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0B8D">
-[...32 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 06 giờ 15,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0B8D">
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="004A776C">
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Lê Văn Điện</w:t>
+      </w:r>
+      <w:r w:rsidR="001220BD" w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001220BD" w:rsidRPr="007A555F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
-          <w:color w:val="212529"/>
-[...5 lines deleted...]
-        <w:t>làm việc với một số cơ quan, đơn vị về kết quả giải quyết một số vụ việc liên quan đến tôn giáo. Điểm tại phòng họp Ban.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidR="001220BD" w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Hồng Hà</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự Lễ hội Nghinh Ông năm 2026. Điểm tại Lăng Ông Nam Hải (ấp Cảng, xã Trần Đề).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F74440" w:rsidRPr="00F74440" w:rsidRDefault="00F74440" w:rsidP="00F74440">
+    <w:p w14:paraId="4FC204AC" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="212529"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0B8D">
-[...32 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 07 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0B8D">
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00F3606B">
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A776C">
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00F74440">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>dự báo cáo chuyên đề Nghị quyết Đại hội Đại hội đại biểu toàn quốc lần thứ XIV của Đảng. Điểm tại Trung tâm Văn hóa và Hội nghị Sóc Trăng (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>số 04 Trần Phú, phường Phú Lợi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...46 lines deleted...]
-        <w:t>. Điểm tại Hội trường A, Văn phòng Thành ủy Cần Thơ.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E5556E" w:rsidRDefault="00E5556E" w:rsidP="00E5556E">
-[...104 lines deleted...]
-    <w:p w:rsidR="00E5556E" w:rsidRPr="009A4F0D" w:rsidRDefault="00E5556E" w:rsidP="00E5556E">
+    <w:p w14:paraId="613A1B24" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">* Thứ năm (ngày </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007C2870">
+        <w:t xml:space="preserve">* Thứ sáu (ngày </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>07/5</w:t>
+        </w:rPr>
+        <w:t>08/5/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-GB"/>
-[...11 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
-      <w:r w:rsidRPr="00880D4A">
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk225525575"/>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00E5556E" w:rsidRDefault="00E5556E" w:rsidP="00E5556E">
+    <w:p w14:paraId="0D301A0F" w14:textId="77777777" w:rsidR="009D4D7E" w:rsidRPr="007A555F" w:rsidRDefault="00B763A1" w:rsidP="006D6407">
       <w:pPr>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="212529"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0B8D">
-[...53 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 08 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0B8D">
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Huỳnh Thanh Phong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dự tiếp đoàn </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3FFE" w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tọa đàm, khảo sát </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>của Học viện Chính trị quốc gia Hồ Chí Minh</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4D7E" w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>. Điểm tại Phòng họp số 2, Ban Tổ chức Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09646D19" w14:textId="77777777" w:rsidR="009D4D7E" w:rsidRPr="007A555F" w:rsidRDefault="009D4D7E" w:rsidP="009D4D7E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 14 giờ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Lê Văn Điện</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>họp Tổ thẩm định kinh phí Đề tài “Vai trò của Đảng ủy xã, phường trong bảo vệ nền tảng tư tưởng của Đảng trên địa bàn thành phố Cần Thơ trong bối cảnh mới”. Điểm tại Phòng họp Sở</w:t>
+      </w:r>
+      <w:r w:rsidR="00B763A1" w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Khoa học và Công nghệ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB9FBAC" w14:textId="77777777" w:rsidR="009D4D7E" w:rsidRPr="007A555F" w:rsidRDefault="009D4D7E" w:rsidP="009D4D7E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004A776C">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> Lễ hội Nghinh Ông năm 2026. Điểm tại Lăng Ông Nam Hải (ấp Cảng, xã Trần Đề)</w:t>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Huỳnh Thanh Phong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>dự tiếp đoàn tọa đàm, khảo sát của Học viện Chính trị quốc gia Hồ Chí Minh. Điểm tại Hội trường Văn phòng Ủy ban nhân dân thành phố.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F74440" w:rsidRDefault="00F74440" w:rsidP="00F74440">
-[...147 lines deleted...]
-    <w:p w:rsidR="00E5556E" w:rsidRDefault="00E5556E" w:rsidP="00E5556E">
+    <w:p w14:paraId="35F8DA0A" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD78B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* Thứ bảy (ngày </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007C2870">
+        </w:rPr>
+        <w:t>09/5/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD78B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...40 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Nghỉ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357297" w:rsidRDefault="00357297" w:rsidP="00357297">
+    <w:p w14:paraId="26D1827B" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0B8D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0B8D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...19 lines deleted...]
-        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004A776C">
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">phân công đại diện lãnh đạo phòng Đoàn thể và các hội dự </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-GB"/>
-[...21 lines deleted...]
-        <w:t>Ninh Kiều.</w:t>
+        </w:rPr>
+        <w:t>Lễ khai mạc Hội thi Phụ trách Sao giỏi thành phố Cần Thơ năm học 2026 - 2026. Điểm tại Nhà Văn hóa thiếu nhi phường Ninh Kiều.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E5556E" w:rsidRDefault="00E5556E" w:rsidP="00E5556E">
+    <w:p w14:paraId="4E878226" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD78B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* Chủ nhật (ngày </w:t>
       </w:r>
-      <w:r w:rsidR="007C2870">
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>10/5/2026)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD78B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD78B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
-          <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...2 lines deleted...]
-        <w:t>/2026)</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD78B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...22 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Nghỉ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357297" w:rsidRPr="004A776C" w:rsidRDefault="00357297" w:rsidP="00357297">
+    <w:p w14:paraId="3F98C100" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A776C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
+      <w:r w:rsidRPr="007A555F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
       <w:r w:rsidRPr="004A776C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>08</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ,</w:t>
       </w:r>
       <w:r w:rsidRPr="004A776C">
         <w:rPr>
-          <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> giờ,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A776C">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">phân công đại diện lãnh đạo phòng Đoàn thể và các hội </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A776C">
+      <w:r w:rsidRPr="007A555F">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dự Lễ khai mạc vòng chung kết Liên hoan Tuyên truyền măng non năm học 2025 - 2026. Điểm tại Hội trường tầng 1 Trung tâm dịch vụ việc làm thanh niên Cần Thơ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00E5556E">
+    <w:p w14:paraId="6230E4A1" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3221,1398 +3327,1281 @@
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lịch làm việc sẽ thay đổi</w:t>
       </w:r>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>theo yêu cầu công tác. Khi thay đổi sẽ cập nhật và chuyển đến các đồng chí.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00E5556E">
+    <w:p w14:paraId="08BFE735" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4111"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="4064"/>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="4762"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidTr="00835F63">
+      <w:tr w:rsidR="006D6407" w:rsidRPr="006528CE" w14:paraId="5E06DBC8" w14:textId="77777777" w:rsidTr="00082FCD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="45159340" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Nơi nhận:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="67BEE486" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="2151E690" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>T/L TRƯỞNG BAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5556E" w:rsidRPr="001169FF" w:rsidTr="00835F63">
+      <w:tr w:rsidR="006D6407" w:rsidRPr="001169FF" w14:paraId="4479FF66" w14:textId="77777777" w:rsidTr="00082FCD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="482A6DB5" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Vụ địa phương 3 BTGDVTW,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="1EBFA1BB" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Thường trực Thành ủy,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="38AC48C4" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:right="-111"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Ủy ban Mặt trận Tổ quốc Việt Nam TP,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="44706C22" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Lãnh đạo Ban TGDVTU,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="27F12188" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các đảng ủy xã, phường,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="68A01554" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các đảng ủy trực thuộc Thành ủy,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="605F16D3" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các phòng chuyên môn BTGDVTU,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="3AFB784A" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Lưu Văn phòng Ban.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="5C428E57" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="005B892F" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>PHÓ CHÁNH VĂN PHÒNG</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="52AA80ED" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="7220EE6B" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="746783CB" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="4237E594" w14:textId="77777777" w:rsidR="006D6407" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E5556E" w:rsidRPr="006528CE" w:rsidRDefault="00E5556E" w:rsidP="00835F63">
+          <w:p w14:paraId="38633752" w14:textId="77777777" w:rsidR="001B3F23" w:rsidRPr="001B3F23" w:rsidRDefault="001B3F23" w:rsidP="00082FCD">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="756F28B8" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="006528CE" w:rsidRDefault="006D6407" w:rsidP="00082FCD">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Trần Bảo Nguyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AE1BB4" w:rsidRPr="004A776C" w:rsidRDefault="00AE1BB4" w:rsidP="004A776C">
+    <w:p w14:paraId="1747BCE8" w14:textId="77777777" w:rsidR="006D6407" w:rsidRPr="007A555F" w:rsidRDefault="006D6407" w:rsidP="006D6407">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="4"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00AE1BB4" w:rsidRPr="004A776C" w:rsidSect="000A2AC7">
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="3626C362" w14:textId="77777777" w:rsidR="00AE1BB4" w:rsidRDefault="00AE1BB4"/>
+    <w:sectPr w:rsidR="00AE1BB4" w:rsidSect="000A2AC7">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="992" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="408"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00405653" w:rsidRDefault="00405653">
+    <w:p w14:paraId="2DA850D8" w14:textId="77777777" w:rsidR="00E56B74" w:rsidRDefault="00E56B74">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00405653" w:rsidRDefault="00405653">
+    <w:p w14:paraId="7C1B5B3B" w14:textId="77777777" w:rsidR="00E56B74" w:rsidRDefault="00E56B74">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-BoldMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00405653" w:rsidRDefault="00405653">
+    <w:p w14:paraId="1BE4459A" w14:textId="77777777" w:rsidR="00E56B74" w:rsidRDefault="00E56B74">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00405653" w:rsidRDefault="00405653">
+    <w:p w14:paraId="2E8C7C03" w14:textId="77777777" w:rsidR="00E56B74" w:rsidRDefault="00E56B74">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00956DF8" w:rsidRDefault="00357297" w:rsidP="00DC3175">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0389FE61" w14:textId="77777777" w:rsidR="00136FDC" w:rsidRDefault="007C1135" w:rsidP="00DC3175">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00956DF8" w:rsidRDefault="00405653">
+  <w:p w14:paraId="5FF08DCD" w14:textId="77777777" w:rsidR="00136FDC" w:rsidRDefault="00136FDC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1750159138"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00956DF8" w:rsidRDefault="00357297">
+      <w:p w14:paraId="146A8161" w14:textId="77777777" w:rsidR="00136FDC" w:rsidRDefault="007C1135">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004A776C">
-          <w:t>2</w:t>
+        <w:r>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00956DF8" w:rsidRDefault="00405653">
+  <w:p w14:paraId="54F21F2F" w14:textId="77777777" w:rsidR="00136FDC" w:rsidRDefault="00136FDC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E5556E"/>
-[...7 lines deleted...]
-    <w:rsid w:val="007D43D8"/>
+    <w:rsidRoot w:val="006D6407"/>
+    <w:rsid w:val="001220BD"/>
+    <w:rsid w:val="00136FDC"/>
+    <w:rsid w:val="001B3F23"/>
+    <w:rsid w:val="001C77B5"/>
+    <w:rsid w:val="0024607D"/>
+    <w:rsid w:val="00336229"/>
+    <w:rsid w:val="004C5434"/>
+    <w:rsid w:val="006D6407"/>
+    <w:rsid w:val="007A555F"/>
+    <w:rsid w:val="007C1135"/>
+    <w:rsid w:val="009D4D7E"/>
+    <w:rsid w:val="00A63B66"/>
     <w:rsid w:val="00AE1BB4"/>
+    <w:rsid w:val="00AF3FFE"/>
+    <w:rsid w:val="00B763A1"/>
     <w:rsid w:val="00B84E2E"/>
-    <w:rsid w:val="00CA4A5C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F74440"/>
+    <w:rsid w:val="00E56B74"/>
+    <w:rsid w:val="00EE338F"/>
+    <w:rsid w:val="00FE01A1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0091581E"/>
+  <w15:docId w15:val="{C1DF907C-8E17-4720-9EE0-3A16D05B3034}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:kern w:val="16"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E5556E"/>
+    <w:rsid w:val="006D6407"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="28"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00E5556E"/>
+    <w:rsid w:val="006D6407"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00E5556E"/>
+    <w:rsid w:val="006D6407"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:noProof/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E5556E"/>
+    <w:rsid w:val="006D6407"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E5556E"/>
+    <w:rsid w:val="006D6407"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00E5556E"/>
+    <w:rsid w:val="006D6407"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00E5556E"/>
+    <w:rsid w:val="006D6407"/>
     <w:pPr>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00E5556E"/>
+    <w:rsid w:val="006D6407"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...367 lines deleted...]
-      <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4860,66 +4849,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3050</Characters>
+  <Pages>3</Pages>
+  <Words>730</Words>
+  <Characters>4161</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>HP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3577</CharactersWithSpaces>
+  <CharactersWithSpaces>4882</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>May-BTGDV</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>