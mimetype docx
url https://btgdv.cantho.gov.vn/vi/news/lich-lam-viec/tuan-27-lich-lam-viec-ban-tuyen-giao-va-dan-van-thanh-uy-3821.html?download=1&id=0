--- v0 (2026-04-06)
+++ v1 (2026-05-27)
@@ -22,122 +22,122 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0069239A" w:rsidRPr="001169FF" w14:paraId="3EA7937E" w14:textId="77777777" w:rsidTr="002A156F">
+      <w:tr w:rsidR="00B543CB" w:rsidRPr="001169FF" w14:paraId="52A76D89" w14:textId="77777777" w:rsidTr="0011261D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A20AB39" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="008D3851" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="7F3C6220" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="008D3851" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>THÀNH ỦY CẦN THƠ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="325592D5" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="008D3851" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="4A8D5CB0" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="008D3851" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>BAN TUYÊN GIÁO VÀ DÂN VẬN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17EEC927" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00533540" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="2C29978B" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="00533540" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="365328C0" wp14:editId="2F4F0E90">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F785DA6" wp14:editId="37AD779B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>305224</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>235585</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2593074" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="17145" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Straight Connector 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2593074" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln w="12700">
@@ -147,99 +147,99 @@
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="427C7626" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="24.05pt,18.55pt" to="228.25pt,18.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkBIB2vAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu/Zu06ax1ptDouRS&#10;tVE/fgDBwxoJGAR07f33HfCuHaVRpUa9YBjmvXnzGG+vR2vYAULU6Fq+XtWcgZPYabdv+c8fd+8+&#10;cRaTcJ0w6KDlR4j8evf2zXbwDWywR9NBYETiYjP4lvcp+aaqouzBirhCD44uFQYrEh3DvuqCGIjd&#10;mmpT1x+rAUPnA0qIkaK30yXfFX6lQKavSkVIzLSctKWyhrI+5rXabUWzD8L3Wp5kiFeosEI7KjpT&#10;3Yok2K+g/6CyWgaMqNJKoq1QKS2h9EDdrOtn3XzvhYfSC5kT/WxT/H+08svhxj0EsmHwsYn+IeQu&#10;RhVs/pI+NhazjrNZMCYmKbj5cPW+vrzgTJ7vqgXoQ0z3gJblTcuNdrkP0YjD55ioGKWeU3LYODbQ&#10;9Gwu67qkRTS6u9PG5MsyC3BjAjsIesU0rvOrEcOTLDoZR8GlibJLRwMT/zdQTHckez0VyPO1cAop&#10;waUzr3GUnWGKFMzAk7K/AU/5GQpl9v4FPCNKZXRpBlvtMLwke7FCTflnB6a+swWP2B3L8xZraIiK&#10;c6eBz1P69Fzgy2+5+w0AAP//AwBQSwMEFAAGAAgAAAAhACbUO/HbAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU/qrEKeqkPoALUgVN9fe/EC8jmynSd+eRRzgtNqd0ew3&#10;xW5ynbhiiK0nBfNZBgLJeNtSreD97fC0BRGTJqs7T6jghhF25f1doXPrRzri9ZRqwSEUc62gSanP&#10;pYymQafjzPdIrFU+OJ14DbW0QY8c7jr5nGVr6XRL/KHRPb42aL5Og1PwkY3d8Gmqg1no25mOe7cJ&#10;lVPq8WHav4BIOKU/M/zgMzqUzHTxA9koOgXL7ZydChYbnqwvV+sViMvvQZaF/F+g/AYAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDkBIB2vAEAAN4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAm1Dvx2wAAAAgBAAAPAAAAAAAAAAAAAAAAABYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
+                    <v:line w14:anchorId="668B2ADC" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="24.05pt,18.55pt" to="228.25pt,18.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkBIB2vAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu/Zu06ax1ptDouRS&#10;tVE/fgDBwxoJGAR07f33HfCuHaVRpUa9YBjmvXnzGG+vR2vYAULU6Fq+XtWcgZPYabdv+c8fd+8+&#10;cRaTcJ0w6KDlR4j8evf2zXbwDWywR9NBYETiYjP4lvcp+aaqouzBirhCD44uFQYrEh3DvuqCGIjd&#10;mmpT1x+rAUPnA0qIkaK30yXfFX6lQKavSkVIzLSctKWyhrI+5rXabUWzD8L3Wp5kiFeosEI7KjpT&#10;3Yok2K+g/6CyWgaMqNJKoq1QKS2h9EDdrOtn3XzvhYfSC5kT/WxT/H+08svhxj0EsmHwsYn+IeQu&#10;RhVs/pI+NhazjrNZMCYmKbj5cPW+vrzgTJ7vqgXoQ0z3gJblTcuNdrkP0YjD55ioGKWeU3LYODbQ&#10;9Gwu67qkRTS6u9PG5MsyC3BjAjsIesU0rvOrEcOTLDoZR8GlibJLRwMT/zdQTHckez0VyPO1cAop&#10;waUzr3GUnWGKFMzAk7K/AU/5GQpl9v4FPCNKZXRpBlvtMLwke7FCTflnB6a+swWP2B3L8xZraIiK&#10;c6eBz1P69Fzgy2+5+w0AAP//AwBQSwMEFAAGAAgAAAAhACbUO/HbAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU/qrEKeqkPoALUgVN9fe/EC8jmynSd+eRRzgtNqd0ew3&#10;xW5ynbhiiK0nBfNZBgLJeNtSreD97fC0BRGTJqs7T6jghhF25f1doXPrRzri9ZRqwSEUc62gSanP&#10;pYymQafjzPdIrFU+OJ14DbW0QY8c7jr5nGVr6XRL/KHRPb42aL5Og1PwkY3d8Gmqg1no25mOe7cJ&#10;lVPq8WHav4BIOKU/M/zgMzqUzHTxA9koOgXL7ZydChYbnqwvV+sViMvvQZaF/F+g/AYAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDkBIB2vAEAAN4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAm1Dvx2wAAAAgBAAAPAAAAAAAAAAAAAAAAABYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00533540">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>ĐẢNG CỘNG SẢN VIỆT NAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069239A" w:rsidRPr="001169FF" w14:paraId="0D53C06E" w14:textId="77777777" w:rsidTr="002A156F">
+      <w:tr w:rsidR="00B543CB" w:rsidRPr="001169FF" w14:paraId="4E0AA9C1" w14:textId="77777777" w:rsidTr="0011261D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD216B3" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="008D3851" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="7C2209E4" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="008D3851" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FBDA745" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="008D3851" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="40E269F6" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="008D3851" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Số </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r>
@@ -248,171 +248,171 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LV</w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/BTGDVTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69C6DE87" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="4907DF34" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Cần Thơ, ngày </w:t>
             </w:r>
-            <w:r w:rsidRPr="00994522">
+            <w:r w:rsidRPr="001A680D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> tháng </w:t>
             </w:r>
-            <w:r w:rsidRPr="00994522">
+            <w:r w:rsidRPr="001A680D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="008D3851">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> năm 202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00994522">
+            <w:r w:rsidRPr="001A680D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6109F834" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="005B0B55" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="0A1F1F1E" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="005B0B55" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5683BE3A" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="005B0B55" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="66F978BE" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="005B0B55" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>LỊCH LÀM VIỆC</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">của Trưởng Ban và các Phó Trưởng Ban </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1725A106" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="005B0B55" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="0B9A0FBB" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="005B0B55" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Ban Tuyên giáo và Dân vận Thành ủy </w:t>
       </w:r>
@@ -429,464 +429,464 @@
       </w:r>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>(từ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ngày </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>06/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>12/4/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199F1084" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="005B0B55" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="305A3254" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="005B0B55" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
           <w:tab w:val="left" w:pos="5430"/>
           <w:tab w:val="left" w:pos="6930"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0B55">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>-----</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06494750" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="005B0B55" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="0F499F9A" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="005B0B55" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="444173BF" w14:textId="77777777" w:rsidR="0069239A" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="167C9DAE" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* Thứ hai (ngày </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>06/4</w:t>
       </w:r>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E023C42" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="45B9E1AB" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 08 giờ, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>hội ý lãnh đạo Ban (lãnh đạo Văn phòng cùng dự). Điểm tại phòng họp Ban.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CE6998" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="07134593" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 08 giờ, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>phân công</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nhâm Giang Đông </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>khảo sát chuẩn bị tổ chức truyền hình trực tiếp nhân dịp Tết cổ truyền Chôl Chnăm Thmây năm 2026. Điểm tại Chùa Chroi Tưm Chắs (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>số 282 đường Trần Hưng Đạo, phường Mỹ Xuyên</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B5E035" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="0960D3D3" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 14 giờ, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">đồng chí </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyễn Ngọc Tâm, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phạm Thế Vinh </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>làm việc với các đơn vị</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">chuẩn bị </w:t>
       </w:r>
       <w:r w:rsidRPr="005A5534">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>phục vụ</w:t>
       </w:r>
@@ -898,2030 +898,2771 @@
         </w:rPr>
         <w:t xml:space="preserve"> tốt </w:t>
       </w:r>
       <w:r w:rsidRPr="005A5534">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Hội nghị ký kết </w:t>
       </w:r>
       <w:r w:rsidRPr="006338B6">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Chương trình phối hợp công tác dân vận “Cảnh sát biển đồng h</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">ành với ngư dân” giai đoạn 2026 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006338B6">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>2030</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>phòng TTBCXB, Văn phòng Ban cùng dự</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="006338B6">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Điểm tại phòng họp Ban.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276731FD" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="62AAFAB3" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 14 giờ, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">đồng chí </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyễn Thanh Sơn </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>dự họp trao đổi về nhân sự Ban Trị sự Giáo hội Phật giáo Việt Nam thành phố Cần Thơ, nhiệm kỳ 2026 -2031. Điểm tại phòng họp Sở Dân tộc và Tôn giáo thành phố.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF57D7E" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00880D4A" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="546095F1" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="00880D4A" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* Thứ ba (ngày </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>07/4</w:t>
       </w:r>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DC28A9" w14:textId="6FF0B19F" w:rsidR="00DD160E" w:rsidRPr="00994522" w:rsidRDefault="00DD160E" w:rsidP="0069239A">
+    <w:p w14:paraId="1865347E" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 07 giờ 30, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Trần Hồng Thắm </w:t>
       </w:r>
-      <w:r w:rsidR="00C3482E" w:rsidRPr="00994522">
-[...41 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đi khảo sát thực trạng “Bảo tồn, phát huy Di tích lịch sử - văn hóa gắn với phát triển du lịch trên địa bàn thành phố Cần Thơ”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0910A5BA" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="7D9B7580" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 08 giờ, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lê Văn Điện</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> dự Hội nghị tổng kết công tác xây dựng phong trào toàn dân bảo vệ an ninh Tổ quốc và biểu dương các điển hình tiên tiến trong phong trào toàn dân tham gia phòng cháy, chữa cháy, cứu hộ, cứu nạn trong tình hình mới. Điểm tại Hội trường A Công an thành phố.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB28B3D" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="4FF7A463" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090266">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090266">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090266">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090266">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090266">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Lê Văn Điện</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090266">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090266">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>thăm, chúc mừng nhân dịp Tết cổ truyền Chôl Chnăm Thmây của đồng bào Khmer năm 2026 tại</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xã Trường Khánh, xã Long Phú.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6A5197" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
-[...8 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="0BC8EFB7" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- 13 giờ 30, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> dự Hội nghị tổng kết công tác bầu cử đại biểu Quốc hội khóa XVI và đại biểu Hội đồng nhân dân các cấp nhiệm kỳ 2026 - 2031 trên địa bàn thành phố Cần Thơ. Điểm tại Hội trường Thành ủy Cần Thơ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0294859F" w14:textId="77777777" w:rsidR="0069239A" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="36A0FB80" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* Thứ tư (ngày </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>08/4</w:t>
       </w:r>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D6CBCD" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="58DD23EE" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 08 giờ, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">đồng chí </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyễn Ngọc Tâm, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lê Văn Điện, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nguyễn Thanh Sơn, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Huỳnh Thanh Phong</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> dự </w:t>
       </w:r>
       <w:r w:rsidRPr="00513795">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Hội nghị</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> tập huấn triển khai Chỉ thị số 26-CT/TW ngày 09/11/2018 của Bộ Chính trị, Hướng dẫn số 04, ngày 09/12/2020 của Ban Bí thư, Kết luận số 216-KL/TW, ngày 23/11/2025 của Bộ Chính trị và triển khai một số chủ trương công tác phòng, chống tham nhũng, lãng phí, tiêu cực. Điểm tại Hội trường Thành ủy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4955434D" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="36B857C6" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 08 giờ, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">đồng chí đồng chí </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyễn Ngọc Tâm, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Trần Hồng Thắm, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phạm Thế Vinh</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> dự </w:t>
       </w:r>
       <w:r w:rsidRPr="00513795">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Hội nghị toàn quốc nghiên cứu, học tập, quán triệt và triển khai thực hiện Nghị quyết Đại hội XIV của Đảng cho các cơ quan báo chí, xuất bản và đại biểu văn nghệ sĩ, trí thức. Điểm tại Hội trường </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="00513795">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Thành ủy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6703CAEB" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="590C1980" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 08 giờ, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> dự Hội nghị sơ kết công tác quý I và triển khai chương trình công tác quý II năm 2026 của Đảng ủy xã Vĩnh Trinh. Điểm tại Hội trường Đảng ủy xã Vĩnh Trinh.</w:t>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự Hội nghị sơ kết công tác quý I và triển khai chương trình công tác quý II năm 2026 của Đảng ủy phường Thới Long. Điểm tại Hội trường Ủy ban nhân dân phường Thới Long.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178C936F" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
-[...59 lines deleted...]
-    <w:p w14:paraId="0700B8AF" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="403B23C8" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- 14 giờ,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Lãnh đạo ban</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> dự </w:t>
       </w:r>
       <w:r w:rsidRPr="0050387B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">Họp sơ kết Quý 1 công tác Tuyên giáo và Dân vận; Ban Chỉ đạo 35 Thành ủy, Ban Chỉ đạo Công tác tôn giáo, dân tộc thành phố. Điểm tại </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00994522">
+        <w:t>Họp sơ kết Quý 1 công tác Tuyên giáo và Dân vận; Ban Chỉ đạo 35 Thành ủy, Ban Chỉ đạo Công tác tôn giáo, dân tộc thành phố</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">phòng họp số 2 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0050387B">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Trưởng các phòng chuyên môn cùng dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050387B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Điểm tại </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">phòng họp số 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050387B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t>Văn phòng Thành ủy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B9BD42" w14:textId="77777777" w:rsidR="00DD160E" w:rsidRPr="00994522" w:rsidRDefault="00DD160E" w:rsidP="0069239A">
+    <w:p w14:paraId="37D89928" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 14 giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Hồng Hà</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự Họp mặt mừng tết cổ truyền Chôl Chnăm Thmây năm 2026. Điểm tại Trung tâm Văn hóa và Hội nghị (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>số 04 đường Trần Phú, phường Phú Lợi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7863C8" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 15 giờ 30, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phạm Thế Vinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiếp và làm việc với Đoàn Bộ Tư lệnh vùng Cảnh sát sát Biển 4 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đại diện lãnh đạo Văn phòng, phòng TTBCXB cùng dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>). Điểm tại phòng họp Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2498B7BD" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
-[...14 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 16 giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...55 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Thanh Sơn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiếp và làm việc với Vụ Dân tộc và Tôn giáo về việc Tổ chức Hội nghị Cụm triển khai các văn bản của Ban Bí thư về công tác Dân tộc - Tôn giáo trong giai đoạn mới (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>phòng DVCCQNN, DT và TG, đồng chí Võ Thị Hồng Cẩm cùng dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>). Điểm tại phòng họp Ban.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9E62D9" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="11CD9D76" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* Thứ năm (ngày </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>09/4/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk225525575"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="1042D875" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="181E7C81" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>7 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">đồng chí </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> dự họp Ban Chấp hành Đảng bộ thành phố. Điểm tại Hội trường Thành ủy (cả ngày)</w:t>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>họp Ban Thường vụ Thành ủy.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Điểm tại Phòng họp số 01, Văn phòng Thành ủy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F76A7C4" w14:textId="77777777" w:rsidR="00494FD4" w:rsidRPr="00994522" w:rsidRDefault="00494FD4" w:rsidP="0069239A">
+    <w:p w14:paraId="649B2306" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>7 giờ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nguyễn Ngọc Tâm, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lê Văn Điện, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Thanh Sơn, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Huỳnh Thanh Phong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>họp cán bộ chủ chốt thành phố. Điểm tại Hội trường Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9B85EE" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 08 giờ, lãnh đạo Ban</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự Hội nghị Ban Chấp hành Đảng bộ thành phố lần thứ Tám, khóa I (mở rộng). Điểm tại Hội trường Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6DD2C1" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 08 giờ, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Trần Hồng Thắm </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đi khảo sát thực trạng “Bảo tồn, phát huy Di tích lịch sử - văn hóa gắn với phát triển du lịch” (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>cán bộ, công chức phòng KGVHVN, đồng chí Trương Thiên Lý cùng đi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>). Điểm tại Thành phố Hồ Chí Minh.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360EEAF0" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="533B010A" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 14 giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nguyễn Ngọc Tâm, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lê Văn Điện, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Thanh Sơn, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Huỳnh Thanh Phong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự họp Ban Chấp hành Đảng bộ thành phố. Điểm tại Hội trường Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A3CF0D" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giờ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>họp Ban Thường vụ Thành ủy.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543CB">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Điểm tại Phòng họp số 01, Văn phòng Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4AE736" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 14 giờ, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> dự Hội nghị sơ kết công tác quý I và triển khai chương trình công tác quý II năm 2026 của Đảng ủy xã Xà Phiên. Điểm tại Hội trường Ủy ban nhân dân xã Xà Phiên.</w:t>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dự Hội nghị ký kết giữa các cơ quan, khoa giáo viên, đơn vị Trường Quân sự Quân khu với các ban, ngành, đoàn thể địa phương và cơ sở giáo dục trên địa bàn đóng quân. Điểm tại Trường Quân sự Quân khu 9 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>số 40, Triệu Quang Phục, phường Phú Lợi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7557BFD8" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="2094D304" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
-[...14 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 17 giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...43 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phạm Thế Vinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự tổng duyệt Chương trình Hội nghị </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ký kết Chương trình phối hợp công tác dân vận “Cảnh sát biển đồng hành với ngư dân”, giai đoạn 2026 - 2030 giữa Ban Thường vụ Đảng ủy Cảnh sát biển Việt Nam với Ban Thường vụ: Thành ủy Cần Thơ, Tỉnh ủy An Giang, Tỉnh ủy Cà Mau (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Văn phòng Ban và phòng TTBCXB cùng dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>). Điểm tại Hội trường Thành ủy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4267A653" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="08701679" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* Thứ sáu (ngày </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>10/4/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00880D4A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D648483" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="4F1AE783" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 07 giờ 30, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Lãnh đạo Ban dự </w:t>
       </w:r>
       <w:r w:rsidRPr="0050387B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Hội nghị tập huấn nghiệp vụ tạo lập tác phẩm chính luận bảo vệ nền tảng tư tưởng của Đảng cho lực lượng công tác 35 các cấp</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cán bộ, công chức các phòng chuyên môn thuộc Ban cùng dự)</w:t>
       </w:r>
       <w:r w:rsidRPr="0050387B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. Điểm tại Hội trường Bộ Chỉ huy quân sự thành phố.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343C5E92" w14:textId="77777777" w:rsidR="00494FD4" w:rsidRPr="00994522" w:rsidRDefault="00494FD4" w:rsidP="00494FD4">
+    <w:p w14:paraId="56307856" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="00090266">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090266">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090266">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="00090266">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="00090266">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-        <w:t>thăm, chúc mừng nhân dịp Tết cổ truyền Chôl Chnăm Thmây của đồng bào Khmer năm 2026 tại phường Mỹ Xuyên.</w:t>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Huỳnh Thanh Phong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090266">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090266">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>thăm, chúc mừng nhân dịp Tết cổ truyền Chôl Chnăm Thmây của đồng bào Khmer năm 2026 tại</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phường Mỹ Xuyên.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B04DDBC" w14:textId="77777777" w:rsidR="00494FD4" w:rsidRPr="00994522" w:rsidRDefault="00494FD4" w:rsidP="00494FD4">
+    <w:p w14:paraId="1C855CBA" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 08 giờ, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Trần Hồng Thắm </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>tiếp tục</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đi khảo sát thực trạng “Bảo tồn, phát huy Di tích lịch sử - văn hóa gắn với phát triển du lịch” (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>cán bộ, công chức phòng KGVHVN, đồng chí Trương Thiên Lý cùng đi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>). Điểm tại Thành phố Hồ Chí Minh.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BB2ED7" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="43430B1C" w14:textId="77777777" w:rsidR="00782DD4" w:rsidRPr="001A680D" w:rsidRDefault="00782DD4" w:rsidP="00782DD4">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- 08 giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phạm Thế Vinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55586" w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:spacing w:val="-6"/>
-[...12 lines deleted...]
-        <w:t>. Điểm tại Hội trường Thành ủy.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dự tuyên truyền về biển, đảo Việt Nam và vai trò của lực lượng Cảnh sát biển Việt Nam; giao lưu trao đổi với sinh viên Đại học Cần Thơ</w:t>
+      </w:r>
+      <w:r w:rsidR="00181A1E" w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00181A1E" w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí Võ Tấn Vĩnh cùng dự</w:t>
+      </w:r>
+      <w:r w:rsidR="00181A1E" w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55586" w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Điểm tại Hội trường Rùa, Đại học Cần Thơ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C00DB21" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="7E0E0C35" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 14 giờ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lãnh đạo Ban dự ký kết Chương trình phối hợp công tác dân vận “Cảnh sát biển đồng hành với ngư dân”, giai đoạn 2026 - 2030 giữa Ban Thường vụ Đảng ủy Cảnh sát biển Việt Nam với Ban Thường vụ: Thành ủy Cần Thơ, Tỉnh ủy An Giang, Tỉnh ủy Cà Mau </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(cán bộ, công chức các phòng chuyên môn thuộc Ban cùng dự)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A680D">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Điểm tại Hội trường Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF741B0" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003B09A4">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="003B09A4">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> giờ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30</w:t>
       </w:r>
       <w:r w:rsidRPr="003B09A4">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B09A4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Nguyễn Thanh Sơn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>thăm, chúc mừng nhân dịp Tết cổ truyền Chôl Chnăm Thmây của đồng bào Khmer năm 2026 tại</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> xã Hồ Đắc Kiện, xã Đông Phước và xã Thạnh Xuân. Điểm tập trung tại chùa Ta Khvích Thmây.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E33F7B" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="57A007A1" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 14 giờ, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nguyễn Hồng Hà</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> dự Hội nghị sơ kết công tác quý I và triển khai chương trình công tác quý II năm 2026 của Đảng ủy xã Phụng Hiệp. Điểm tại Hội trường Ủy ban nhân dân xã Phụng Hiệp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240717E5" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="31518DB8" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD78B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* Thứ bảy (ngày </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>11/4/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD78B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Nghỉ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2C673C" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="20B6AAB5" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B09A4">
         <w:rPr>
           <w:b/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- 8 giờ,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2932,513 +3673,513 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B09A4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Nguyễn Ngọc Tâm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">thăm, chúc mừng nhân dịp Tết cổ truyền Chôl Chnăm Thmây của đồng bào Khmer năm 2026 tại </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>phường Vĩnh Phước</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, thành phố Cần Thơ</w:t>
       </w:r>
-      <w:r w:rsidR="002D62BA" w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="002D62BA" w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:i/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí Trần Bảo Nguyên cùng đi</w:t>
       </w:r>
-      <w:r w:rsidR="002D62BA" w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. Điểm tại </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Trường </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Phổ thông Dân tộc nội trú và Trung học cơ sở </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Vĩnh Châu, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Chùa </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Phnô Pôl</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, Chùa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thom Ma Chô</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, Chùa </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Đơm Thnốt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Chùa Phnô Thum (cả ngày).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258147BC" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="1ABF9395" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 18 giờ 30, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>phân công</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nhâm Giang Đông</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> dự Tổng duyệt chương trình Tổng kết Tết Quân Dân mừng Chôl Chnăm Thmây năm 2026. Điểm tại chùa Tum Núp, xã An Ninh.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA9B017" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="428D8CF3" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD78B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* Chủ nhật (ngày </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>12/4/2026)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD78B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD78B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD78B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Nghỉ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D5566B" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="4B652D9A" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- 19 giờ, </w:t>
       </w:r>
       <w:r w:rsidRPr="003B09A4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="212529"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Nguyễn Ngọc Tâm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lê Văn Điện</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> dự Tổng kết Tết Quân Dân mừng Chôl Chnăm Thmây năm 2026. Điểm tại chùa Tum Núp (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ấp Châu Thành, xã An Ninh</w:t>
       </w:r>
-      <w:r w:rsidRPr="00994522">
+      <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E612EA5" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="0393594C" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3467,685 +4208,684 @@
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lịch làm việc sẽ thay đổi</w:t>
       </w:r>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006528CE">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>theo yêu cầu công tác. Khi thay đổi sẽ cập nhật và chuyển đến các đồng chí.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71475FBB" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="0069239A">
+    <w:p w14:paraId="46D55EBF" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="00B543CB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3355"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4398"/>
+        <w:gridCol w:w="4111"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0069239A" w:rsidRPr="006528CE" w14:paraId="2B93EBFD" w14:textId="77777777" w:rsidTr="00994522">
+      <w:tr w:rsidR="00B543CB" w:rsidRPr="006528CE" w14:paraId="54F8BDFB" w14:textId="77777777" w:rsidTr="0011261D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A30896F" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="02A0B0B0" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Nơi nhận:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="131554F3" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="69A7079B" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="346897CA" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="47DBC3F1" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>T/L TRƯỞNG BAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069239A" w:rsidRPr="001169FF" w14:paraId="12508329" w14:textId="77777777" w:rsidTr="00994522">
+      <w:tr w:rsidR="00B543CB" w:rsidRPr="001169FF" w14:paraId="3F6C9C65" w14:textId="77777777" w:rsidTr="0011261D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64D106F3" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="659D2052" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Vụ địa phương 3 BTGDVTW,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42048167" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="57EDD755" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Thường trực Thành ủy,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41E52030" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="5A6AC725" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:right="-111"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Ủy ban Mặt trận Tổ quốc Việt Nam TP,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E10AE21" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="4D66CC87" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Lãnh đạo Ban TGDVTU,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30F4CF8D" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="7BC13B12" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>- Các đảng ủy xã, phường,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ACB2A77" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="3F040E2F" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các đảng ủy trực thuộc Thành ủy,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F28F3B2" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="19A1099A" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các phòng chuyên môn BTGDVTU,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0119ACB0" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="51FA1B55" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Lưu Văn phòng Ban.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5102982E" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="02F7632D" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B94F80C" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="67A459E9" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>PHÓ CHÁNH VĂN PHÒNG</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CFCD9C6" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="271A3210" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B3B4CAF" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="32FF684E" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4CF9A18D" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="0B513FAC" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FB77F1B" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="470459F6" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D940354" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="006528CE" w:rsidRDefault="0069239A" w:rsidP="002A156F">
+          <w:p w14:paraId="0CFC2037" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="006528CE" w:rsidRDefault="00B543CB" w:rsidP="0011261D">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006528CE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Trần Bảo Nguyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35C486F9" w14:textId="77777777" w:rsidR="0069239A" w:rsidRPr="00994522" w:rsidRDefault="0069239A" w:rsidP="0069239A"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00AE1BB4" w:rsidRPr="00994522" w:rsidSect="00446990">
+    <w:p w14:paraId="44B8B44B" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB"/>
+    <w:p w14:paraId="7CE986C5" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRPr="001A680D" w:rsidRDefault="00B543CB" w:rsidP="00B543CB"/>
+    <w:p w14:paraId="25E4387E" w14:textId="77777777" w:rsidR="00B543CB" w:rsidRDefault="00B543CB" w:rsidP="00B543CB"/>
+    <w:p w14:paraId="3F57F63E" w14:textId="77777777" w:rsidR="00AE1BB4" w:rsidRDefault="00AE1BB4"/>
+    <w:sectPr w:rsidR="00AE1BB4" w:rsidSect="00446990">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="992" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="408"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1340C4C7" w14:textId="77777777" w:rsidR="005448CC" w:rsidRDefault="005448CC">
+    <w:p w14:paraId="05B2E8E9" w14:textId="77777777" w:rsidR="00762727" w:rsidRDefault="00762727">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77F91D6B" w14:textId="77777777" w:rsidR="005448CC" w:rsidRDefault="005448CC">
+    <w:p w14:paraId="30FFC28D" w14:textId="77777777" w:rsidR="00762727" w:rsidRDefault="00762727">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04091A6B" w14:textId="77777777" w:rsidR="005448CC" w:rsidRDefault="005448CC">
+    <w:p w14:paraId="336F002B" w14:textId="77777777" w:rsidR="00762727" w:rsidRDefault="00762727">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0417237F" w14:textId="77777777" w:rsidR="005448CC" w:rsidRDefault="005448CC">
+    <w:p w14:paraId="20F9FB9B" w14:textId="77777777" w:rsidR="00762727" w:rsidRDefault="00762727">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20DCD806" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00494FD4" w:rsidP="00446990">
+  <w:p w14:paraId="4BF912D3" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00181A1E" w:rsidP="00446990">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="53581CF8" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="2D53FBAD" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1750159138"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="4AE3E745" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00494FD4">
+      <w:p w14:paraId="150E5C0E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00181A1E">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="242C2280" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="62EE320B" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="web"/>
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0069239A"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00994522"/>
+    <w:rsidRoot w:val="00B543CB"/>
+    <w:rsid w:val="00007694"/>
+    <w:rsid w:val="00181A1E"/>
+    <w:rsid w:val="001A680D"/>
+    <w:rsid w:val="00762727"/>
+    <w:rsid w:val="00782DD4"/>
     <w:rsid w:val="00AE1BB4"/>
+    <w:rsid w:val="00B543CB"/>
+    <w:rsid w:val="00B55586"/>
     <w:rsid w:val="00B84E2E"/>
-    <w:rsid w:val="00C16CEF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DD160E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5FDB7793"/>
-  <w15:docId w15:val="{5E25FCB5-524C-4F16-B634-E6669958E279}"/>
+  <w14:docId w14:val="56E93B3B"/>
+  <w15:docId w15:val="{E454E22E-5E11-47E8-8659-67E4B162181F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:kern w:val="16"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4504,191 +5244,191 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0069239A"/>
+    <w:rsid w:val="00B543CB"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="28"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="0069239A"/>
+    <w:rsid w:val="00B543CB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="0069239A"/>
+    <w:rsid w:val="00B543CB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:noProof/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0069239A"/>
+    <w:rsid w:val="00B543CB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0069239A"/>
+    <w:rsid w:val="00B543CB"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="0069239A"/>
+    <w:rsid w:val="00B543CB"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="0069239A"/>
+    <w:rsid w:val="00B543CB"/>
     <w:pPr>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="0069239A"/>
+    <w:rsid w:val="00B543CB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -4953,66 +5693,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5773</Characters>
+  <Pages>5</Pages>
+  <Words>1223</Words>
+  <Characters>6977</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6772</CharactersWithSpaces>
+  <CharactersWithSpaces>8184</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>May-BTGDV</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>