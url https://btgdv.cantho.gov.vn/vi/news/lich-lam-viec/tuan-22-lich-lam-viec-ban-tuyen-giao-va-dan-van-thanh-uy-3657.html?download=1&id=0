--- v0 (2026-03-02)
+++ v1 (2026-06-02)
@@ -22,122 +22,122 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C74232" w:rsidRPr="001169FF" w14:paraId="296FF6D8" w14:textId="77777777" w:rsidTr="005E7A45">
+      <w:tr w:rsidR="00E906FA" w:rsidRPr="00E906FA" w14:paraId="7B33C42B" w14:textId="77777777" w:rsidTr="008B7C40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF8DF04" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="008D3851" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="7CB2B2F8" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D3851">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>THÀNH ỦY CẦN THƠ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F906A00" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="008D3851" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="6E88C6CE" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D3851">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>BAN TUYÊN GIÁO VÀ DÂN VẬN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="123F8221" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="00533540" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="103FD0A3" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006528CE">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E6FBCA4" wp14:editId="4FA4BEF6">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="640D2BA2" wp14:editId="684FE318">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>305224</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>235585</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2593074" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="17145" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Straight Connector 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2593074" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln w="12700">
@@ -147,4539 +147,5052 @@
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="560BE717" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="24.05pt,18.55pt" to="228.25pt,18.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkBIB2vAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu/Zu06ax1ptDouRS&#10;tVE/fgDBwxoJGAR07f33HfCuHaVRpUa9YBjmvXnzGG+vR2vYAULU6Fq+XtWcgZPYabdv+c8fd+8+&#10;cRaTcJ0w6KDlR4j8evf2zXbwDWywR9NBYETiYjP4lvcp+aaqouzBirhCD44uFQYrEh3DvuqCGIjd&#10;mmpT1x+rAUPnA0qIkaK30yXfFX6lQKavSkVIzLSctKWyhrI+5rXabUWzD8L3Wp5kiFeosEI7KjpT&#10;3Yok2K+g/6CyWgaMqNJKoq1QKS2h9EDdrOtn3XzvhYfSC5kT/WxT/H+08svhxj0EsmHwsYn+IeQu&#10;RhVs/pI+NhazjrNZMCYmKbj5cPW+vrzgTJ7vqgXoQ0z3gJblTcuNdrkP0YjD55ioGKWeU3LYODbQ&#10;9Gwu67qkRTS6u9PG5MsyC3BjAjsIesU0rvOrEcOTLDoZR8GlibJLRwMT/zdQTHckez0VyPO1cAop&#10;waUzr3GUnWGKFMzAk7K/AU/5GQpl9v4FPCNKZXRpBlvtMLwke7FCTflnB6a+swWP2B3L8xZraIiK&#10;c6eBz1P69Fzgy2+5+w0AAP//AwBQSwMEFAAGAAgAAAAhACbUO/HbAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU/qrEKeqkPoALUgVN9fe/EC8jmynSd+eRRzgtNqd0ew3&#10;xW5ynbhiiK0nBfNZBgLJeNtSreD97fC0BRGTJqs7T6jghhF25f1doXPrRzri9ZRqwSEUc62gSanP&#10;pYymQafjzPdIrFU+OJ14DbW0QY8c7jr5nGVr6XRL/KHRPb42aL5Og1PwkY3d8Gmqg1no25mOe7cJ&#10;lVPq8WHav4BIOKU/M/zgMzqUzHTxA9koOgXL7ZydChYbnqwvV+sViMvvQZaF/F+g/AYAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDkBIB2vAEAAN4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAm1Dvx2wAAAAgBAAAPAAAAAAAAAAAAAAAAABYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
+                    <v:line w14:anchorId="60B779DF" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="24.05pt,18.55pt" to="228.25pt,18.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkBIB2vAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu/Zu06ax1ptDouRS&#10;tVE/fgDBwxoJGAR07f33HfCuHaVRpUa9YBjmvXnzGG+vR2vYAULU6Fq+XtWcgZPYabdv+c8fd+8+&#10;cRaTcJ0w6KDlR4j8evf2zXbwDWywR9NBYETiYjP4lvcp+aaqouzBirhCD44uFQYrEh3DvuqCGIjd&#10;mmpT1x+rAUPnA0qIkaK30yXfFX6lQKavSkVIzLSctKWyhrI+5rXabUWzD8L3Wp5kiFeosEI7KjpT&#10;3Yok2K+g/6CyWgaMqNJKoq1QKS2h9EDdrOtn3XzvhYfSC5kT/WxT/H+08svhxj0EsmHwsYn+IeQu&#10;RhVs/pI+NhazjrNZMCYmKbj5cPW+vrzgTJ7vqgXoQ0z3gJblTcuNdrkP0YjD55ioGKWeU3LYODbQ&#10;9Gwu67qkRTS6u9PG5MsyC3BjAjsIesU0rvOrEcOTLDoZR8GlibJLRwMT/zdQTHckez0VyPO1cAop&#10;waUzr3GUnWGKFMzAk7K/AU/5GQpl9v4FPCNKZXRpBlvtMLwke7FCTflnB6a+swWP2B3L8xZraIiK&#10;c6eBz1P69Fzgy2+5+w0AAP//AwBQSwMEFAAGAAgAAAAhACbUO/HbAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU/qrEKeqkPoALUgVN9fe/EC8jmynSd+eRRzgtNqd0ew3&#10;xW5ynbhiiK0nBfNZBgLJeNtSreD97fC0BRGTJqs7T6jghhF25f1doXPrRzri9ZRqwSEUc62gSanP&#10;pYymQafjzPdIrFU+OJ14DbW0QY8c7jr5nGVr6XRL/KHRPb42aL5Og1PwkY3d8Gmqg1no25mOe7cJ&#10;lVPq8WHav4BIOKU/M/zgMzqUzHTxA9koOgXL7ZydChYbnqwvV+sViMvvQZaF/F+g/AYAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDkBIB2vAEAAN4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAm1Dvx2wAAAAgBAAAPAAAAAAAAAAAAAAAAABYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006528CE">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00533540">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>ĐẢNG CỘNG SẢN VIỆT NAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C74232" w:rsidRPr="001169FF" w14:paraId="5DF91AFA" w14:textId="77777777" w:rsidTr="005E7A45">
+      <w:tr w:rsidR="00E906FA" w:rsidRPr="00E906FA" w14:paraId="202655ED" w14:textId="77777777" w:rsidTr="008B7C40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="475D818D" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="008D3851" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="0BF9A65A" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D3851">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="693FEA31" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="008D3851" w:rsidRDefault="00C74232" w:rsidP="00C74232">
+          <w:p w14:paraId="036F8093" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D3851">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Số </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-L</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LV</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D3851">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/BTGDVTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54085030" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="00A77EB8" w:rsidRDefault="00C74232" w:rsidP="00C74232">
+          <w:p w14:paraId="67A42B84" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006528CE">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D3851">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cần Thơ, ngày </w:t>
-[...39 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Cần Thơ, ngày 27 tháng 02 năm 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="388CC4FC" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="005B0B55" w:rsidRDefault="00C74232" w:rsidP="00C74232">
+    <w:p w14:paraId="79BB18F2" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Bổ sung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B8F06E" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0B6DBB10" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="005B0B55" w:rsidRDefault="00C74232" w:rsidP="00C74232">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>LỊCH LÀM VIỆC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">của Trưởng Ban và các Phó Trưởng Ban </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EC70D1" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005B0B55">
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>LỊCH LÀM VIỆC</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B0B55">
+        <w:t xml:space="preserve">Ban Tuyên giáo và Dân vận Thành ủy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">của Trưởng Ban và các Phó Trưởng Ban </w:t>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-      </w:pPr>
-[...143 lines deleted...]
-    <w:p w14:paraId="2C89C730" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="005B0B55" w:rsidRDefault="00C74232" w:rsidP="00C74232">
+        <w:t>(từ ngày 02/3/2026 - 08/3/2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B0FF5C" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
           <w:tab w:val="left" w:pos="5430"/>
           <w:tab w:val="left" w:pos="6930"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B0B55">
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>-----</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CAB4E1C" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="005B0B55" w:rsidRDefault="00C74232" w:rsidP="00C74232">
+    <w:p w14:paraId="7C412271" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12E06190" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="00880D4A" w:rsidRDefault="00C74232" w:rsidP="00C74232">
+    <w:p w14:paraId="69D347D4" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00880D4A">
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">* Thứ hai (ngày </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A77EB8">
+        <w:t>* Thứ hai (ngày 02/3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>02/3</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697776BD" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 07 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> đi kiểm tra công tác chuẩn bị Lễ giao, nhận quân năm 2026 phường Tân An, An Bình. Điểm tại Ban Chỉ huy Quân sự phường Tân An (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
           <w:i/>
-          <w:color w:val="0070C0"/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đường Nguyễn Tri Phương, phường Tân An</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Hội trường Ban chỉ huy Quân sự phường An Bình (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="0070C0"/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>số 216 Lộ Vòng Cung, khu vực Mỹ Phước, phường An Bình</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271331FD" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 07 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lê Văn Điện</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> dự Lễ ra quân huấn luyện năm 2026. Điểm tại Bộ Chỉ huy Quân sự thành phố (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
           <w:i/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>số 68, Lê Trọng Tấn, phường Cái Răng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26717E05" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 08 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phạm Thế Vinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự họp Ban bầu cử đại biểu Hội đồng nhân dân thành phố Cần Thơ, nhiệm kỳ 2026 - 2031 (Ban bầu cử số 21). Điểm tại Ủy ban nhân dân phường Ngã Năm.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFC47C0" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> đi kiểm tra công tác chuẩn bị Lễ giao, nhận quân năm 2026 phường Cái Răng. Điểm tại Ban Chỉ huy Quân sự phường Cái Răng (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>số 99 đường Nguyên Hồng, phường Cái Răng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B598AF5" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 15 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trần Hồng Thắm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> dự họp trao đổi về việc thẩm định Đề án “Đưa tiếng Anh trở thành ngôn ngữ thứ hai trong trường học giai đoạn 2025 - 2035, tầm nhìn đến năm 2045” trên địa bàn thành phố. Điểm tại phòng họp Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6534BCBB" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 13 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phân công </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nhâm Giang Đông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dự họp trao đổi về việc tổ chức Chương trình nghệ thuật chào mừng cuộc bầu cử Đại biểu Quốc hội khóa XVI và đại biểu Hội đồng nhân dân các cấp nhiệm kỳ 2026 - 2031. Điểm tại Sở Văn hóa, Thể thao và Du lịch thành phố.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33394925" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>* Thứ ba (ngày 03/3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450B9F8A" w14:textId="77777777" w:rsidR="001921D3" w:rsidRPr="00A77EB8" w:rsidRDefault="001921D3" w:rsidP="001921D3">
+    <w:p w14:paraId="37B7E9E8" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...47 lines deleted...]
-          <w:color w:val="212529"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 08 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00477382">
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00477382">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00477382">
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>họp Ban Thường vụ Thành ủy. Điểm tại phòng họp số 01, Văn phòng Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25953E7A" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- 08 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Thanh Sơn, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Huỳnh Thanh Phong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> họp lệ chi bộ DVCCQNN, DT&amp;TG tháng 3/2026. Điểm tại Phòng họp Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698A95F3" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 08 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Phạm Thế Vinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp chi bộ phòng Tuyên truyền, Báo chí, Xuất bản tháng 3/2026. Điểm tại phòng họp Nội bộ Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A77DFF" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 08 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nguyễn Hồng Hà</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp chi bộ phòng Đoàn thể và các Hội tháng 3/2026. Điểm tại phòng họp Đoàn thể và các Hội.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289956A3" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 10 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Trần Hồng Thắm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Phạm Thế Vinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Võ Chí Công</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nguyễn Hồng Hà</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nguyễn Hiệp Trung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự họp với Thường trực Thành ủy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> về phân công hỗ trợ các Tổ bầu cử đại biểu Quốc hội khoá XVI và đại biểu Hội đồng nhân dân các cấp, nhiệm kỳ 2026 - 2031. Điểm tại Hội trường Thành ủy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9D6B22" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trần Hồng Thắm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> họp lệ chi bộ Khoa giáo Văn hóa Văn nghệ tháng 3/2026. Điểm tại Phòng họp Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B23A881" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lê Văn Điện, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Võ Chí Công</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> họp lệ chi bộ Văn phòng tháng 3/2026. Điểm tại Phòng Truyền thống Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62043CB2" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp lệ chi bộ phòng Lý luận Chính trị, Lịch sử Đảng tháng 3/2026. Điểm tại phòng họp Nội bộ Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57995EB7" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
           <w:i/>
-          <w:color w:val="212529"/>
-[...26 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
           <w:i/>
-          <w:kern w:val="28"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="69F43CE2" w14:textId="77777777" w:rsidR="00A2572A" w:rsidRPr="00A77EB8" w:rsidRDefault="00A2572A" w:rsidP="00A2572A">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>* Thứ tư (ngày 04/3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D37B75" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="212529"/>
-[...64 lines deleted...]
-          <w:spacing w:val="-8"/>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 08 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00260243">
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lãnh đạo ban </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="-8"/>
-[...31 lines deleted...]
-          <w:spacing w:val="-8"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>họp mở rộng (trưởng, phó các phòng trực thuộc ban cùng tham dự). Điểm tại phòng họp Ban.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77EB8">
-[...41 lines deleted...]
-    <w:p w14:paraId="59D09C71" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="00A77EB8" w:rsidRDefault="00C74232" w:rsidP="00C74232">
+    </w:p>
+    <w:p w14:paraId="1933FD57" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="212529"/>
-[...37 lines deleted...]
-          <w:color w:val="212529"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 09 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00910ACE">
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
-          <w:color w:val="212529"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00910ACE">
-[...2 lines deleted...]
-          <w:color w:val="212529"/>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00467893" w:rsidRPr="00A77EB8">
-[...30 lines deleted...]
-    <w:p w14:paraId="330E7BEF" w14:textId="77777777" w:rsidR="001D1EDB" w:rsidRPr="00A77EB8" w:rsidRDefault="003A6BB6" w:rsidP="001D1EDB">
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đi kiểm tra công tác chuẩn bị Lễ giao, nhận quân năm 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8AB12B" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="212529"/>
-[...27 lines deleted...]
-          <w:color w:val="212529"/>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 09 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00477382">
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00477382">
-[...1 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Thanh Sơn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đi kiểm tra công tác chuẩn bị Lễ giao, nhận quân năm 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77EB8">
-[...101 lines deleted...]
-    <w:p w14:paraId="4DB55458" w14:textId="77777777" w:rsidR="001D1EDB" w:rsidRPr="00A77EB8" w:rsidRDefault="001D1EDB" w:rsidP="001D1EDB">
+    </w:p>
+    <w:p w14:paraId="35BBB229" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="212529"/>
-[...47 lines deleted...]
-          <w:color w:val="212529"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00477382">
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00477382">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00477382">
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phạm Thế Vinh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>họp Tiểu ban Tuyên truyền bầu cử đại biểu Quốc hội khóa XVI và đại biểu HĐND các cấp (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí Nguyễn Bích Trâm, đồng chí Võ Tấn Vĩnh cùng dự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>). Điểm tại phòng họp Ban.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77EB8">
-[...9 lines deleted...]
-    <w:p w14:paraId="4071899D" w14:textId="77777777" w:rsidR="007D45A6" w:rsidRPr="00A77EB8" w:rsidRDefault="007D45A6" w:rsidP="007D45A6">
+    </w:p>
+    <w:p w14:paraId="7CAEAC54" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nguyễn Hiệp Trung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp lệ chi bộ phòng Thông tin Tổng hợp tháng 3/2026. Điểm tại phòng họp Nội bộ Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5415FFC3" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Hồng Hà</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> làm việc với tổ bầu cử phường Hưng Phú. Điểm tại Ủy ban nhân dân phường Hưng Phú. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B01AF62" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB230BF" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="212529"/>
-[...47 lines deleted...]
-          <w:color w:val="212529"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 18 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77EB8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00477382">
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00477382">
-[...19 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dự Lễ đưa thanh niên lên đường nhập ngũ năm 2026. Điểm tại Trụ sở Ban Chỉ huy Quân sự phường Tân An (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
           <w:i/>
-          <w:color w:val="212529"/>
-[...18 lines deleted...]
-        <w:spacing w:after="120"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>số 07 đường Nguyễn Tri Phương, phường Tân An</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6104E9D3" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00880D4A">
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">* Thứ ba (ngày </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A77EB8">
+        <w:t>* Thứ năm (ngày 05/3/2026):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>03/3</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:softHyphen/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148B26B6" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 05 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> dự Lễ giao nhận quân năm 2026. Điểm tại Ban Chỉ huy Quân sự quận Cái Răng (cũ) (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
           <w:i/>
-          <w:color w:val="0070C0"/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>số 58, khu vực 2 Ba Láng, phường Cái Răng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3958CC8A" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 06 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Hiệp Trung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> dự Lễ giao nhận quân năm 2026. Điểm tại Quảng trường Hòa Bình (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
           <w:i/>
-          <w:color w:val="0070C0"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00880D4A">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đường Võ Văn Kiệt, khu vực 10, phường Vị Tân</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAB9B5C" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 08 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> họp Ban Chủ nhiệm Đề tài Địa chí Cần Thơ. Điểm tại phòng họp Ban.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3873C801" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 09 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phạm Thế Vinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cùng Đoàn kiểm tra số 4, đi kiểm tra công tác bầu cử đại biểu Quốc hội và đại biểu Hội đồng nhân dân. Điểm tại xã Long Hưng, Mỹ Tú. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCC8EF3" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> dự họp tiếp Đoàn kiểm tra, giám sát công tác bảo đảm an ninh, trật tự và an toàn xã hội trong cuộc bầu cử. Điểm tại Phòng họp số 01, Văn phòng Đoàn đại biểu Quốc hội và Hội đồng nhân dân thành phố.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E94F025" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 17 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> dự họp Ban Thường vụ tiếp và làm việc với Đoàn kiểm tra, giám sát số 28 của Bộ Chính trị. Điểm tại Phòng họp số 01, Văn phòng Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CD9C8D" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>):</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7DB88D85" w14:textId="77777777" w:rsidR="00583E85" w:rsidRPr="00A77EB8" w:rsidRDefault="00583E85" w:rsidP="00583E85">
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>* Thứ sáu (ngày 06/3/2026):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FB9048" w14:textId="77777777" w:rsidR="001D3CED" w:rsidRPr="00E906FA" w:rsidRDefault="001D3CED" w:rsidP="00067766">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="212529"/>
-[...50 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 08 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A57E0A">
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>dự Hội nghị trực tuyến toàn quốc tập huấn một số nội dung về phần mềm phục vụ công tác bầu cử. Điểm tại Hội trường A Thành ủy Cần Thơ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DB09CC" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 07 giờ 30, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đồng chí </w:t>
+      </w:r>
+      <w:r w:rsidR="008B7C40" w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nguyễn Hồng Hà </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dự Hội nghị tổng kết, tôn vinh, khen thưởng các mô hình, chương trình, phong trào Bộ đội Biên phòng tham gia phát triển kinh tế, văn hóa, xã hội khu vực biên giới biển của thành phố Cần Thơ giai đoạn 2015 - 2025. Điểm tại Hội trường cơ quan Ban Chỉ huy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">BĐBP thành phố </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(số 253, Nguyễn Trung Trực, phường Phú Lợi, thành phố Cần Thơ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B13C9D2" w14:textId="77777777" w:rsidR="00DE7FFD" w:rsidRPr="00E906FA" w:rsidRDefault="00DE7FFD" w:rsidP="00DE7FFD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 08 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tham dự buổi làm việc khảo sát về công tác lãnh đạo, chuẩn bị cuộc bầu cử đại biểu Quốc hội khóa XVI và bầu cử đại biểu Hội đồng nhân dân các cấp nhiệm kỳ 2026 - 2031. Điểm tại Đảng ủy xã Phương Bình.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41328117" w14:textId="77777777" w:rsidR="00DE7FFD" w:rsidRPr="00E906FA" w:rsidRDefault="00DE7FFD" w:rsidP="00DE7FFD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tham dự buổi làm việc khảo sát về công tác lãnh đạo, chuẩn bị cuộc bầu cử đại biểu Quốc hội khóa XVI và bầu cử đại biểu Hội đồng nhân dân các cấp nhiệm kỳ 2026 - 2031. Điểm tại Đảng ủy phường Long Phú 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498F1650" w14:textId="77777777" w:rsidR="005C12D2" w:rsidRPr="00E906FA" w:rsidRDefault="008B7C40" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 08 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phạm Thế Vinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tham dự buổi làm việc khảo sát về công tác lãnh đạo, chuẩn bị cuộc bầu cử đại biểu Quốc hội khóa XVI và bầu cử đại biểu Hội đồng nhân dân các cấp nhiệm kỳ 2026 - 2031. Điểm tại</w:t>
+      </w:r>
+      <w:r w:rsidR="005C12D2" w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Đảng ủy phường Phú Lợi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1157D56E" w14:textId="77777777" w:rsidR="005C12D2" w:rsidRPr="00E906FA" w:rsidRDefault="008B7C40" w:rsidP="005C12D2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C12D2" w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidR="005C12D2" w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C12D2" w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidR="005C12D2" w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phạm Thế Vinh</w:t>
+      </w:r>
+      <w:r w:rsidR="005C12D2" w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tham dự buổi làm việc khảo sát về công tác lãnh đạo, chuẩn bị cuộc bầu cử đại biểu Quốc hội khóa XVI và bầu cử đại biểu Hội đồng nhân dân các cấp nhiệm kỳ 2026 - 2031. Điểm tại Đảng ủy xã Trường Khánh.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A392AF" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 08 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Hiệp Trung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> dự họp Hội đồng khoa học và công nghệ chuyên ngành đánh giá, nghiệm thu kết quả thực hiện nhiệm vụ khoa học và công nghệ cấp thành phố. Điểm tại Sở Khoa học và Công nghệ thành phố (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>số 02 Lý Thường Kiệt, phường Ninh Kiều</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3F267B" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 09 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
-          <w:color w:val="212529"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>đồng chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A57E0A">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00A77EB8">
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lê Văn Điện</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
-          <w:color w:val="212529"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="2C1A2D4A" w14:textId="77777777" w:rsidR="006A3A3D" w:rsidRDefault="00C74232" w:rsidP="006A3A3D">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự họp thông qua dự thảo kế hoạch Tết Quân Dân mừng Chôl Chnăm Thmây năm 2026. Điểm tại Phòng họp Sở Chỉ huy, Bộ Chỉ huy Quân sự thành phố.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B40D88" w14:textId="77777777" w:rsidR="004279BC" w:rsidRPr="00E906FA" w:rsidRDefault="004279BC" w:rsidP="004279BC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 1</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7A49" w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7A49" w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>họp Ban Bầu cử số 04 bầu cử đại biểu Hội đồng nhân dân thành phố</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>. Điểm tại trụ sở Ủy ban nhân dân phường Ô Môn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0677F3E0" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 15 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> đi kiểm tra công tác chuẩn bị bầu cử đại biểu Quốc hội khóa XVI, đại biểu Hội đồng nhân dân các cấp, nhiệm kỳ 2026 - 2031. Điểm tại trụ sở Ủy ban nhân dân phường Ô Môn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D38735" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lê Văn Điện</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự họp giao ban công tác an ninh, nội chính. Điểm tại phòng họp Ban Nội chính Thành ủy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F6C3E3" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="212529"/>
-[...10 lines deleted...]
-          <w:szCs w:val="30"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">- </w:t>
-[...26 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:t xml:space="preserve">* Thứ bảy (ngày 07/3/2026): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C5A7D1" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 08 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="006A3A3D" w:rsidRPr="00910ACE">
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> dự Hội nghị tập huấn nghiệp vụ công tác bầu cử đại biểu Quốc hội khóa XVI</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5F99" w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và bầu cử đại biểu Hội đồng nhân dân các cấp, nhiệm kỳ 2026 - 2031. Điểm tại Hội trường Thành ủy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C3DA4A" w14:textId="77777777" w:rsidR="003F5F99" w:rsidRPr="00E906FA" w:rsidRDefault="003F5F99" w:rsidP="003F5F99">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> đi kiểm tra công tác chuẩn bị bầu cử đại biểu Quốc hội khóa XVI, đại biểu Hội đồng nhân dân các cấp, nhiệm kỳ 2026 - 2031. Điểm tại trụ sở Ủy ban nhân dân xã Nhơn Ái.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099A08CD" w14:textId="77777777" w:rsidR="003F5F99" w:rsidRPr="00E906FA" w:rsidRDefault="003F5F99" w:rsidP="003F5F99">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 15 giờ 30,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đi kiểm tra công tác chuẩn bị bầu cử đại biểu Quốc hội khóa XVI, đại biểu Hội đồng nhân dân các cấp, nhiệm kỳ 2026 - 2031. Điểm tại trụ sở Ủy ban nhân dân </w:t>
+      </w:r>
+      <w:r w:rsidR="004279BC" w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>xã Phong Điền</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7550519F" w14:textId="77777777" w:rsidR="00DE7FFD" w:rsidRPr="00E906FA" w:rsidRDefault="00DE7FFD" w:rsidP="00DE7FFD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 08 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tham dự buổi làm việc khảo sát về công tác lãnh đạo, chuẩn bị cuộc bầu cử đại biểu Quốc hội khóa XVI và bầu cử đại biểu Hội đồng nhân dân các cấp nhiệm kỳ 2026 - 2031. Điểm tại Đảng ủy xã Đại Ngãi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255846F6" w14:textId="77777777" w:rsidR="00DE7FFD" w:rsidRPr="00E906FA" w:rsidRDefault="00DE7FFD" w:rsidP="00DE7FFD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phan Văn Thép</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tham dự buổi làm việc khảo sát về công tác lãnh đạo, chuẩn bị cuộc bầu cử đại biểu Quốc hội khóa XVI và bầu cử đại biểu Hội đồng nhân dân các cấp nhiệm kỳ 2026 - 2031. Điểm tại Đảng ủy phường Hưng Phú.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A70B22" w14:textId="77777777" w:rsidR="001D3CED" w:rsidRPr="00E906FA" w:rsidRDefault="001D3CED" w:rsidP="001D3CED">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 08 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phạm Thế Vinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tham dự buổi làm việc khảo sát về công tác lãnh đạo, chuẩn bị cuộc bầu cử đại biểu Quốc hội khóa XVI và bầu cử đại biểu Hội đồng nhân dân các cấp nhiệm kỳ 2026 - 2031. Điểm tại Đảng ủy phường Thốt Nốt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1162E0EF" w14:textId="77777777" w:rsidR="001D3CED" w:rsidRPr="00E906FA" w:rsidRDefault="001D3CED" w:rsidP="001D3CED">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 14 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phạm Thế Vinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tham dự buổi làm việc khảo sát về công tác lãnh đạo, chuẩn bị cuộc bầu cử đại biểu Quốc hội khóa XVI và bầu cử đại biểu Hội đồng nhân dân các cấp nhiệm kỳ 2026 - 2031. Điểm tại Đảng ủy phường Ninh Kiều.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195BF28A" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- 08 giờ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
-          <w:color w:val="212529"/>
-[...93 lines deleted...]
-    <w:p w14:paraId="03484109" w14:textId="77777777" w:rsidR="00DB7708" w:rsidRPr="00A77EB8" w:rsidRDefault="00DB7708" w:rsidP="006A3A3D">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phân công đồng chí Nhâm Giang Đông dự họp Kỷ niệm Ngày truyền thống Nhiếp ảnh Việt Nam, tổng kết hoạt động Nhiếp ảnh năm 2025. Điểm tại</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phòng Lab 1, Trung tâm Công nghệ Phần mềm Đại học Cần Thơ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(số 1 Lý Tự Trọng, phường Ninh Kiều, thành phố Cần Thơ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77745712" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="212529"/>
-[...62 lines deleted...]
-    <w:p w14:paraId="05F39EE2" w14:textId="77777777" w:rsidR="00B32343" w:rsidRPr="00A77EB8" w:rsidRDefault="00B32343" w:rsidP="00B32343">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>* Chủ nhật (ngày 08/3/2026):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453D3D8F" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:color w:val="212529"/>
-[...8 lines deleted...]
-          <w:color w:val="212529"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- 08 giờ,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77EB8">
-[...28 lines deleted...]
-    <w:p w14:paraId="6E2308D0" w14:textId="77777777" w:rsidR="00583E85" w:rsidRPr="00A77EB8" w:rsidRDefault="00583E85" w:rsidP="006A3A3D">
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>đồng chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Ngọc Tâm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dự Lễ kỷ niệm 154 năm Ngày mất Danh nhân Văn hóa Bùi Hữu Nghĩa. Điểm tại Khu tưởng niệm Thủ khoa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bùi Hữu Nghĩa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(đường Huỳnh Mẫn Đạt, khu vực 13, phường Bình Thủy, thành phố Cần Thơ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596F5FB4" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...448 lines deleted...]
-          <w:color w:val="0070C0"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1636 lines deleted...]
-          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ghi chú</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E906FA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD78B0">
-[...164 lines deleted...]
-      <w:r w:rsidRPr="006528CE">
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lịch làm việc sẽ thay đổi</w:t>
       </w:r>
-      <w:r w:rsidRPr="006528CE">
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006528CE">
+      <w:r w:rsidRPr="00E906FA">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>theo yêu cầu công tác. Khi thay đổi sẽ cập nhật và chuyển đến các đồng chí.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7112AE" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="00C74232">
+    <w:p w14:paraId="20B7648B" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4064"/>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="4762"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C74232" w:rsidRPr="006528CE" w14:paraId="56C0A6B5" w14:textId="77777777" w:rsidTr="005E7A45">
+      <w:tr w:rsidR="00E906FA" w:rsidRPr="00E906FA" w14:paraId="78942157" w14:textId="77777777" w:rsidTr="008B7C40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55E688BB" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="3698EE68" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006528CE">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Nơi nhận:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="081860E1" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="23FED151" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A493D47" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="01B0D97C" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006528CE">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>T/L TRƯỞNG BAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C74232" w:rsidRPr="001169FF" w14:paraId="5D91EB73" w14:textId="77777777" w:rsidTr="005E7A45">
+      <w:tr w:rsidR="00E906FA" w:rsidRPr="00E906FA" w14:paraId="17FDE631" w14:textId="77777777" w:rsidTr="008B7C40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C84665" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="65D008C2" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006528CE">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Vụ địa phương 3 BTGDVTW,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="194165F6" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="78ECD882" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006528CE">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Thường trực Thành ủy,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CF15CF7" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="313AF1DB" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:right="-111"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006528CE">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Ủy ban Mặt trận Tổ quốc Việt Nam TP,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52885E53" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="3D5D3780" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006528CE">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Lãnh đạo Ban TGDVTU,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="549773E3" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="3C26F447" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006528CE">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các đảng ủy xã, phường,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5145AE38" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="3D762C46" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006528CE">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các đảng ủy trực thuộc Thành ủy,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7939839D" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="798D4328" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006528CE">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Các phòng chuyên môn BTGDVTU,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E7B261B" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="3B564B8B" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006528CE">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>- Lưu Văn phòng Ban.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4571AE41" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="789CF0A1" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3536C24A" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="37C84839" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006528CE">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>PHÓ CHÁNH VĂN PHÒNG</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10C86016" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="198796BD" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="721ADF3E" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="01AE96F2" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0BF330A8" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="21E183EE" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B9E5C80" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="638EF5E9" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="554F4835" w14:textId="77777777" w:rsidR="00C74232" w:rsidRPr="006528CE" w:rsidRDefault="00C74232" w:rsidP="005E7A45">
+          <w:p w14:paraId="7E7CE22D" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="008B7C40">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006528CE">
+            <w:r w:rsidRPr="00E906FA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Trần Bảo Nguyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42027E95" w14:textId="77777777" w:rsidR="00AE1BB4" w:rsidRPr="00A77EB8" w:rsidRDefault="00AE1BB4"/>
-    <w:sectPr w:rsidR="00AE1BB4" w:rsidRPr="00A77EB8" w:rsidSect="00A77EB8">
+    <w:p w14:paraId="02749370" w14:textId="77777777" w:rsidR="00067766" w:rsidRPr="00E906FA" w:rsidRDefault="00067766" w:rsidP="00067766">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D48D48D" w14:textId="77777777" w:rsidR="00AE1BB4" w:rsidRPr="00E906FA" w:rsidRDefault="00AE1BB4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00AE1BB4" w:rsidRPr="00E906FA" w:rsidSect="008B7C40">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="851" w:right="851" w:bottom="709" w:left="1701" w:header="567" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="992" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="408"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="054171B0" w14:textId="77777777" w:rsidR="00B37EB0" w:rsidRDefault="00B37EB0">
+    <w:p w14:paraId="349A2515" w14:textId="77777777" w:rsidR="000D1534" w:rsidRDefault="000D1534">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04935852" w14:textId="77777777" w:rsidR="00B37EB0" w:rsidRDefault="00B37EB0">
+    <w:p w14:paraId="059937D6" w14:textId="77777777" w:rsidR="000D1534" w:rsidRDefault="000D1534">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4690,289 +5203,243 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="713ACB0E" w14:textId="77777777" w:rsidR="00B37EB0" w:rsidRDefault="00B37EB0">
+    <w:p w14:paraId="154C0342" w14:textId="77777777" w:rsidR="000D1534" w:rsidRDefault="000D1534">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FB47340" w14:textId="77777777" w:rsidR="00B37EB0" w:rsidRDefault="00B37EB0">
+    <w:p w14:paraId="60B3A909" w14:textId="77777777" w:rsidR="000D1534" w:rsidRDefault="000D1534">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67F3B14D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00415E9F" w:rsidP="00871672">
+  <w:p w14:paraId="4C73C9CC" w14:textId="77777777" w:rsidR="008B7C40" w:rsidRDefault="008B7C40" w:rsidP="008B7C40">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0AE5D2FC" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="1111712D" w14:textId="77777777" w:rsidR="008B7C40" w:rsidRDefault="008B7C40">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1750159138"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="60528E54" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00415E9F">
+      <w:p w14:paraId="6C09E056" w14:textId="77777777" w:rsidR="008B7C40" w:rsidRDefault="008B7C40">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0036555C">
-          <w:t>2</w:t>
+        <w:r w:rsidR="009F3D2B">
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5A2B0C1F" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="51F038F4" w14:textId="77777777" w:rsidR="008B7C40" w:rsidRDefault="008B7C40">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C74232"/>
-[...43 lines deleted...]
-    <w:rsid w:val="00AD3A7E"/>
+    <w:rsidRoot w:val="00067766"/>
+    <w:rsid w:val="00067766"/>
+    <w:rsid w:val="000D1534"/>
+    <w:rsid w:val="001D3CED"/>
+    <w:rsid w:val="003F5F99"/>
+    <w:rsid w:val="004279BC"/>
+    <w:rsid w:val="00496E6F"/>
+    <w:rsid w:val="005C12D2"/>
+    <w:rsid w:val="006B326B"/>
+    <w:rsid w:val="007F7A49"/>
+    <w:rsid w:val="008B7C40"/>
+    <w:rsid w:val="009F3D2B"/>
     <w:rsid w:val="00AE1BB4"/>
-    <w:rsid w:val="00B32343"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B5345D"/>
     <w:rsid w:val="00B84E2E"/>
-    <w:rsid w:val="00C41895"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00FC57FD"/>
+    <w:rsid w:val="00DE7FFD"/>
+    <w:rsid w:val="00E906FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0C43E368"/>
-  <w15:docId w15:val="{FB21D33E-E8DD-4A15-90C2-D1E4F0068709}"/>
+  <w14:docId w14:val="6B34C54F"/>
+  <w15:docId w15:val="{A6D8D3F0-8C20-4113-837C-196E30779906}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:kern w:val="16"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5331,221 +5798,194 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C74232"/>
+    <w:rsid w:val="00067766"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="28"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00C74232"/>
+    <w:rsid w:val="00067766"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00C74232"/>
+    <w:rsid w:val="00067766"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:noProof/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C74232"/>
+    <w:rsid w:val="00067766"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C74232"/>
+    <w:rsid w:val="00067766"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00C74232"/>
+    <w:rsid w:val="00067766"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00C74232"/>
+    <w:rsid w:val="00067766"/>
     <w:pPr>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00C74232"/>
+    <w:rsid w:val="00067766"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...25 lines deleted...]
-      <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5807,67 +6247,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4709</Characters>
+  <Pages>6</Pages>
+  <Words>1464</Words>
+  <Characters>8348</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>HP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5523</CharactersWithSpaces>
+  <CharactersWithSpaces>9793</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>May-BTGDV</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>